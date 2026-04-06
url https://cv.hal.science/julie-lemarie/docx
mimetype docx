--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -338,278 +338,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position of Correct Option and Distractors Impacts Responses to Multiple-Choice Items: Evidence From a National Test</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do graphic and textual interactive content organizers have the same impact on hypertext processing and learning outcome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Toledo</w:t>
+                <w:t xml:space="preserve">Mylene Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Inés Godoy</w:t>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Córdova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational and Psychological Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 83 (5), pp.861-884. </w:t>
+              <w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3), pp.433-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00131644221132335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12528-022-09328-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684421v1</w:t>
+                <w:t xml:space="preserve">hal-03707753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do graphic and textual interactive content organizers have the same impact on hypertext processing and learning outcome?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Position of Correct Option and Distractors Impacts Responses to Multiple-Choice Items: Evidence From a National Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Dartnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylene Sanchiz</w:t>
+                <w:t xml:space="preserve">Gabriela Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Amadieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemarié</w:t>
+                <w:t xml:space="preserve">María Inés Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Tricot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nora Córdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (3), pp.433-465. </w:t>
+              <w:t xml:space="preserve">Educational and Psychological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (5), pp.861-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12528-022-09328-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00131644221132335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707753v1</w:t>
+                <w:t xml:space="preserve">hal-04684421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Position of Distractors in Multiple-Choice Test Items: The Strongest Precede the Weakest</w:t>
               </w:r>
@@ -634,64 +634,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Monsalve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Dartnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Córdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, </w:t>
@@ -1391,51 +1391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from Concept Mapping and Hypertext: An Eye Tracking Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislao Salmerón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1510,239 +1510,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating headings and preview sentences in text and speech.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de la démarche ergonomique à l'étude des documents et des activités documentaires au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lorch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hung-Tao Chen</w:t>
+                <w:t xml:space="preserve">Jacques Virbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, pp.421-447</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01876473v1</w:t>
+                <w:t xml:space="preserve">halshs-01876463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la démarche ergonomique à l'étude des documents et des activités documentaires au travail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Virbel</w:t>
+                <w:t xml:space="preserve">Communicating headings and preview sentences in text and speech.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lorch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Tao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3), pp.265 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0029547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01876463v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01876473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary Perspectives on Signalling Text Organisation</w:t>
               </w:r>
@@ -1836,51 +1836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Information Functions of Headings: A Test of the SARA Theory of Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lorch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1940,51 +1940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling Hierarchical and Sequential Organization in Expository Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lorch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2038,376 +2038,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01876476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARA: A Text-Based and Reader-Based Theory of Signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of incomplete correspondence between document titles and texts on users’ representations: A cognitive and linguistic analysis based on 25 technical documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Virbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Virbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Psychologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 43 (1), pp.27 - 48. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (2), pp.241 - 246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00461520701756321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2007.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01876487v1</w:t>
+                <w:t xml:space="preserve">halshs-01876418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The segmented presentation of visually structured texts: Effects on text comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (3), pp.888 - 902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chb.2007.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01876485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of incomplete correspondence between document titles and texts on users’ representations: A cognitive and linguistic analysis based on 25 technical documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SARA: A Text-Based and Reader-Based Theory of Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lorch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Virbel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educational Psychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (1), pp.27 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00461520701756321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2007.05.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01876418v1</w:t>
+                <w:t xml:space="preserve">halshs-01876487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual signals in text comprehension: How to restore them when oralizing a text via a speech synthesis?</w:t>
               </w:r>
@@ -2419,51 +2419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (6), pp.1096 - 1115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2548,51 +2548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Virbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3387,51 +3387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sentiments d'auto-efficacité et attributions causales chez les étudiants lors d’une activité sur tablette?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péré Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,243 +4020,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité des contenus pédagogiques numériques pour les élèves en situation de handicap visuel inclus en classe ordinaire (NumAccess 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Castillan</w:t>
+                <w:t xml:space="preserve">Apports des modèles d'architecture textuelle et de structures rhétoriques à l'accessibilité effective d'une interface riche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Benassaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mojahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Dusaucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone NumAccess 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">20ème Colloque International sur le Document Numérique (CiDE 20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France. pp.189--204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120270v1</w:t>
+                <w:t xml:space="preserve">hal-03120301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des modèles d'architecture textuelle et de structures rhétoriques à l'accessibilité effective d'une interface riche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Benassaya</w:t>
+                <w:t xml:space="preserve">Accessibilité des contenus pédagogiques numériques pour les élèves en situation de handicap visuel inclus en classe ordinaire (NumAccess 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Castillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Colloque International sur le Document Numérique (CiDE 20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France. pp.189--204</w:t>
+              <w:t xml:space="preserve">Colloque international francophone NumAccess 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120301v1</w:t>
+                <w:t xml:space="preserve">hal-03120270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l’accessibilité des manuels scolaires numériques pour les élèves présentant un handicap visuel</w:t>
               </w:r>
@@ -4540,51 +4540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of building vs. studying a concept map on hypertext comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislao Salmerón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4925,51 +4925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Virbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,217 +5018,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oralisation de structures visuelles : de la lexico-syntaxe à la prosodie</w:t>
+                <w:t xml:space="preserve">Evaluation cognitive d'une représentation du texte pour sa présentation multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Prosodiques (IP 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Nantes, France. pp.137-142</w:t>
+              <w:t xml:space="preserve">6ème Colloque sur le Document Electronique (CIDE 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.25-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627623v1</w:t>
+                <w:t xml:space="preserve">hal-03636741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation cognitive d'une représentation du texte pour sa présentation multimodale</w:t>
+                <w:t xml:space="preserve">Oralisation de structures visuelles : de la lexico-syntaxe à la prosodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque sur le Document Electronique (CIDE 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.25-41</w:t>
+              <w:t xml:space="preserve">Interfaces Prosodiques (IP 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Nantes, France. pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636741v1</w:t>
+                <w:t xml:space="preserve">hal-03627623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5570,51 +5570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of difficulties experienced on self-efficacy and attributions in a study task with tablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péré Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5717,51 +5717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5949,51 +5949,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le document. Communication et mémoire. Louvain la Neuve : De Boeck.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6460,51 +6460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Vier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2025.e1886" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lions" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Blanco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dartnell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Monsalve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ortega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957347.2024.2424551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Toledo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Godoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora C&#243;rdova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00131644221132335" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-022-09328-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.731763" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-019-09943-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Castillan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01742404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vrignaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.03.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eyrolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.07.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Lorch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Tao Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel A Jawahir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2015.1076058" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lorch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029547" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Virbel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Grant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2010.503526" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888431003747535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520701756321" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2007.02.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NZHPQP7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2007.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J1GCKBK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2006.02.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGPRGWMV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876836v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria O'Callaghan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killyam Forge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#233; Maxime" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dallez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Leemput" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Benassaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39194-1_47" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625102v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627623v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaillard de Saint Germain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868361v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dallez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van de Leemput" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8598" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Vier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2025.e1886" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lions" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Blanco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dartnell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Monsalve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ortega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957347.2024.2424551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-022-09328-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Toledo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Godoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora C&#243;rdova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00131644221132335" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.731763" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-019-09943-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Castillan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01742404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vrignaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.03.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eyrolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.07.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Lorch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Tao Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel A Jawahir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2015.1076058" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Virbel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lorch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029547" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Grant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2010.503526" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888431003747535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2007.05.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J1GCKBK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2007.02.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NZHPQP7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520701756321" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2006.02.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGPRGWMV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876836v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria O'Callaghan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killyam Forge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#233; Maxime" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dallez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Leemput" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Benassaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120301v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39194-1_47" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625102v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaillard de Saint Germain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868361v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dallez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van de Leemput" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8598" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>