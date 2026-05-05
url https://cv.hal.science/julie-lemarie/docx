--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -723,312 +723,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating multimedia effects on concept map building: Impact on map quality, information processing and learning outcome</w:t>
+                <w:t xml:space="preserve">L’accessibilité des manuels scolaires numériques – L’exemple suédois, entre édition adaptée et édition inclusive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Sanchiz</w:t>
+                <w:t xml:space="preserve">Laetitia Castillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Chevalier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mustapha Mojahid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Information Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.149-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813277v1</w:t>
+                <w:t xml:space="preserve">hal-04811249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accessibilité des manuels scolaires numériques – L’exemple suédois, entre édition adaptée et édition inclusive.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating multimedia effects on concept map building: Impact on map quality, information processing and learning outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Sanchiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cegarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Castillan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (6), pp.3645-3667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10639-019-09943-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811249v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique, handicap visuel et accessibilité des apprentissages. Contenus pédagogiques numériques : quelle accessibilité pour les élèves présentant une déficience visuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Castillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, e-311, pp.90-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1183,51 +1183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of expertise and multimedia presentation on the enactment and recall of procedural instructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Castillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1417,64 +1417,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislao Salmerón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2038,376 +2038,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01876476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of incomplete correspondence between document titles and texts on users’ representations: A cognitive and linguistic analysis based on 25 technical documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SARA: A Text-Based and Reader-Based Theory of Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lorch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Virbel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 39 (2), pp.241 - 246. </w:t>
+              <w:t xml:space="preserve">Educational Psychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (1), pp.27 - 48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2007.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00461520701756321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01876418v1</w:t>
+                <w:t xml:space="preserve">halshs-01876487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The segmented presentation of visually structured texts: Effects on text comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (3), pp.888 - 902. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2007.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2007.02.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01876485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARA: A Text-Based and Reader-Based Theory of Signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of incomplete correspondence between document titles and texts on users’ representations: A cognitive and linguistic analysis based on 25 technical documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Virbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Virbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Psychologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (2), pp.241 - 246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2007.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00461520701756321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01876487v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01876418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual signals in text comprehension: How to restore them when oralizing a text via a speech synthesis?</w:t>
               </w:r>
@@ -2419,51 +2419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (6), pp.1096 - 1115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2561,51 +2561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Virbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue PAROLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2004-29-30, pp.153-187</w:t>
@@ -2660,368 +2660,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intelligibility of French-accented speech in an academic context: an experimental method with implications for pronunciation teaching.</w:t>
+                <w:t xml:space="preserve">Eye-Tracking Study on Signal Accessibility &amp; Prior Knowledge Effects on Learning from Educational Animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria O'Callaghan</w:t>
+                <w:t xml:space="preserve">Killyam Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemarié</w:t>
+                <w:t xml:space="preserve">Jean-Michel Boucheix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARDAA 2024 Teaching and Learning English as a Foreign Language in educational settings: Issues and specificities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Sorbonne Nouvelle, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">28th JURE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876836v1</w:t>
+                <w:t xml:space="preserve">hal-04874909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-Tracking Study on Signal Accessibility &amp; Prior Knowledge Effects on Learning from Educational Animation</w:t>
+                <w:t xml:space="preserve">The Intelligibility and Comprehensibility of French-accented English in an academic context: how do L2 productions affect recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killyam Forge</w:t>
+                <w:t xml:space="preserve">Victoria O'Callaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Boucheix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th JURE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">Embodied and Ecolinguistic Approaches to Cognitive Linguistics - 9e conférence internationale de l'Association française de linguistique cognitive (AFLiCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFLiCo, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874909v1</w:t>
+                <w:t xml:space="preserve">hal-04862159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Intelligibility and Comprehensibility of French-accented English in an academic context: how do L2 productions affect recognition?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">The intelligibility of French-accented speech in an academic context: an experimental method with implications for pronunciation teaching.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria O'Callaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embodied and Ecolinguistic Approaches to Cognitive Linguistics - 9e conférence internationale de l'Association française de linguistique cognitive (AFLiCo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFLiCo, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">ARDAA 2024 Teaching and Learning English as a Foreign Language in educational settings: Issues and specificities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Sorbonne Nouvelle, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862159v1</w:t>
+                <w:t xml:space="preserve">hal-04876836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorry, could you say that again? The Intelligibility of French-accented English in an Academic Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria O'Callaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3059,90 +3059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Signal Accessibility Influences the Processing of Animation Based on Learners’ Prior Knowledge Levels: An Eye Tracking Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killyam Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boucheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Cognitive Load Theory Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3508,77 +3508,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility, usability and acceptability of digital textbooks for visually impaired students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Castillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Biennial Conference of European Association for Research on Learning and Instruction (EARLI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3603,77 +3603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre adaptation et accessibilité native des manuels scolaires numériques : l'exemple de la Suède (Regards croisés sur l' Education Inclusive et les Technologies Numériques, Strasbourg, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Castillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Regards croisés sur l'Education Inclusive et les Technologies Numériques" 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MISHA Université de Strasbourg, France, Apr 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3698,77 +3698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital, visual impairment and accessibility of learning (Nordisksynkongress 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Castillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Nordic Congress in Low Vision (Nordisk Kongres I Synspædagogik)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3793,90 +3793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning with a Digital Textbook: A Comparison between Visually Impaired and Sighted Students(iCLTc 2018, Bejing, China))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Castillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Camili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Cognitive Load Theory Conference (iCLTc 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Smart Learning Institute of Beijing Normal University (SLI); Faculty of Education of Beijing Normal University; School of Psychology of Beijing Normal University, Sep 2018, Bejing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3895,463 +3895,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux de l'accessibilité de trois sites de réservation de billets de transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valériane Dusaucy</w:t>
+                <w:t xml:space="preserve">Accessibilité des contenus pédagogiques numériques pour les élèves en situation de handicap visuel inclus en classe ordinaire (NumAccess 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Castillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mojahid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9eme Conference de Psychologie Ergonomique (Epique 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dijon, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Colloque international francophone NumAccess 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650246v1</w:t>
+                <w:t xml:space="preserve">hal-03120270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des modèles d'architecture textuelle et de structures rhétoriques à l'accessibilité effective d'une interface riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Benassaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Dusaucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Colloque International sur le Document Numérique (CiDE 20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France. pp.189--204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité des contenus pédagogiques numériques pour les élèves en situation de handicap visuel inclus en classe ordinaire (NumAccess 2017)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Améliorer l’accessibilité des manuels scolaires numériques pour les élèves présentant un handicap visuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Castillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone NumAccess 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">9ème Conférence de Psychologie Ergonomique (EPIQUE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEGE : Association pour la Recherche en Psychologie Ergonomique et Ergonomie, Jul 2017, Dijon, France. pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120270v1</w:t>
+                <w:t xml:space="preserve">hal-03120269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l’accessibilité des manuels scolaires numériques pour les élèves présentant un handicap visuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Castillan</w:t>
+                <w:t xml:space="preserve">Etat des lieux de l'accessibilité de trois sites de réservation de billets de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Benassaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Dusaucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence de Psychologie Ergonomique (EPIQUE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARPEGE : Association pour la Recherche en Psychologie Ergonomique et Ergonomie, Jul 2017, Dijon, France. pp.25-31</w:t>
+              <w:t xml:space="preserve">9eme Conference de Psychologie Ergonomique (Epique 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dijon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120269v1</w:t>
+                <w:t xml:space="preserve">hal-01650246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">READ: A (Research) Platform for Evaluating Non-visual Access Methods to Digital Documents</w:t>
               </w:r>
@@ -4363,51 +4363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International ACM SIGACCESS Conference on Computers and Accessibility (ASSETS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lisbonne, Portugal. pp.431-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4458,51 +4458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4566,64 +4566,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislao Salmerón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erasmus University Rotterdam, Aug 2014, Rotterdam, Netherlands</w:t>
@@ -4691,51 +4691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4795,51 +4795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the accessibility of digital documents for visually impaired users : Contributions of the Textual Architecture Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,51 +4951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Virbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de bilan du programme interdisciplinaire "Société de l'information " 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lyon, France</w:t>
@@ -5246,103 +5246,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Signals Beneficial to Me? An Eye Tracking Study of Signaling Control in Animations by Learners with Different Prior Knowledge Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killyam Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaillard de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boucheix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG2 Conference - Comprehension of Texts and Graphics: From Human to Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Valencia, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5367,90 +5367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How To Signal Animations For Learners With Different Prior Knowledge Levels: An Eye Tracking Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killyam Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boucheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennial EARLI Conference: Education as a Hope in Uncertain Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Thessalokini, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5475,51 +5475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking In The Right Place During Animation-Based Learning: The Effect Of Cueing For Novice And Advanced Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killyam Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5691,64 +5691,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes conceptuelles pour la formation : rôle des connaissances antérieures et de la consigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6460,51 +6460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Vier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2025.e1886" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lions" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Blanco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dartnell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Monsalve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ortega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957347.2024.2424551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-022-09328-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Toledo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Godoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora C&#243;rdova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00131644221132335" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.731763" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-019-09943-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Castillan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01742404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vrignaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.03.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eyrolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.07.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Lorch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Tao Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel A Jawahir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2015.1076058" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Virbel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lorch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029547" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Grant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2010.503526" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888431003747535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2007.05.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J1GCKBK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2007.02.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NZHPQP7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520701756321" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2006.02.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGPRGWMV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876836v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria O'Callaghan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killyam Forge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#233; Maxime" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dallez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Leemput" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Benassaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120301v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39194-1_47" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625102v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaillard de Saint Germain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868361v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dallez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van de Leemput" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8598" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Vier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2025.e1886" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lions" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Blanco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dartnell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Monsalve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ortega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957347.2024.2424551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-022-09328-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Toledo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Godoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora C&#243;rdova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00131644221132335" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.731763" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Castillan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-019-09943-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01742404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vrignaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.03.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eyrolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.07.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Lorch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Tao Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel A Jawahir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2015.1076058" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Virbel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lorch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029547" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Grant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2010.503526" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888431003747535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520701756321" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2007.02.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NZHPQP7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2007.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J1GCKBK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2006.02.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGPRGWMV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killyam Forge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria O'Callaghan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#233; Maxime" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dallez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Leemput" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Benassaya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39194-1_47" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625102v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaillard de Saint Germain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868361v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dallez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van de Leemput" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8598" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>