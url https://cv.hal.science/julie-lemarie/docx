--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -338,278 +338,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do graphic and textual interactive content organizers have the same impact on hypertext processing and learning outcome?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Position of Correct Option and Distractors Impacts Responses to Multiple-Choice Items: Evidence From a National Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Dartnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylene Sanchiz</w:t>
+                <w:t xml:space="preserve">Gabriela Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Amadieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemarié</w:t>
+                <w:t xml:space="preserve">María Inés Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Tricot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nora Córdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (3), pp.433-465. </w:t>
+              <w:t xml:space="preserve">Educational and Psychological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (5), pp.861-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12528-022-09328-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00131644221132335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707753v1</w:t>
+                <w:t xml:space="preserve">hal-04684421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position of Correct Option and Distractors Impacts Responses to Multiple-Choice Items: Evidence From a National Test</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do graphic and textual interactive content organizers have the same impact on hypertext processing and learning outcome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Toledo</w:t>
+                <w:t xml:space="preserve">Mylene Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Inés Godoy</w:t>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Córdova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational and Psychological Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 83 (5), pp.861-884. </w:t>
+              <w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3), pp.433-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00131644221132335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12528-022-09328-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684421v1</w:t>
+                <w:t xml:space="preserve">hal-03707753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Position of Distractors in Multiple-Choice Test Items: The Strongest Precede the Weakest</w:t>
               </w:r>
@@ -634,64 +634,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Monsalve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Dartnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Córdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, </w:t>
@@ -1391,51 +1391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from Concept Mapping and Hypertext: An Eye Tracking Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislao Salmerón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1510,239 +1510,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la démarche ergonomique à l'étude des documents et des activités documentaires au travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communicating headings and preview sentences in text and speech.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Virbel</w:t>
+                <w:t xml:space="preserve">Robert Lorch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Tao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3), pp.265 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0029547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01876463v1</w:t>
+                <w:t xml:space="preserve">halshs-01876473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating headings and preview sentences in text and speech.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hung-Tao Chen</w:t>
+                <w:t xml:space="preserve">Application de la démarche ergonomique à l'étude des documents et des activités documentaires au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Virbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, pp.421-447</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01876473v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01876463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary Perspectives on Signalling Text Organisation</w:t>
               </w:r>
@@ -1836,51 +1836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Information Functions of Headings: A Test of the SARA Theory of Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lorch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1940,51 +1940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling Hierarchical and Sequential Organization in Expository Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lorch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2057,77 +2057,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARA: A Text-Based and Reader-Based Theory of Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lorch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Virbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Psychologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (1), pp.27 - 48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2290,51 +2290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of incomplete correspondence between document titles and texts on users’ representations: A cognitive and linguistic analysis based on 25 technical documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Virbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2548,51 +2548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Virbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3387,51 +3387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sentiments d'auto-efficacité et attributions causales chez les étudiants lors d’une activité sur tablette?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péré Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4540,51 +4540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of building vs. studying a concept map on hypertext comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislao Salmerón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4925,51 +4925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Virbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,217 +5018,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation cognitive d'une représentation du texte pour sa présentation multimodale</w:t>
+                <w:t xml:space="preserve">Oralisation de structures visuelles : de la lexico-syntaxe à la prosodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque sur le Document Electronique (CIDE 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.25-41</w:t>
+              <w:t xml:space="preserve">Interfaces Prosodiques (IP 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Nantes, France. pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636741v1</w:t>
+                <w:t xml:space="preserve">hal-03627623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oralisation de structures visuelles : de la lexico-syntaxe à la prosodie</w:t>
+                <w:t xml:space="preserve">Evaluation cognitive d'une représentation du texte pour sa présentation multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Prosodiques (IP 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Nantes, France. pp.137-142</w:t>
+              <w:t xml:space="preserve">6ème Colloque sur le Document Electronique (CIDE 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.25-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627623v1</w:t>
+                <w:t xml:space="preserve">hal-03636741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5570,51 +5570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of difficulties experienced on self-efficacy and attributions in a study task with tablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péré Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5717,51 +5717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5949,51 +5949,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le document. Communication et mémoire. Louvain la Neuve : De Boeck.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6460,51 +6460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Vier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2025.e1886" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lions" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Blanco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dartnell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Monsalve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ortega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957347.2024.2424551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-022-09328-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Toledo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Godoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora C&#243;rdova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00131644221132335" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.731763" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Castillan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-019-09943-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01742404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vrignaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.03.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eyrolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.07.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Lorch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Tao Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel A Jawahir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2015.1076058" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Virbel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lorch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029547" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Grant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2010.503526" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888431003747535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520701756321" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2007.02.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NZHPQP7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2007.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J1GCKBK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2006.02.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGPRGWMV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killyam Forge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria O'Callaghan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#233; Maxime" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dallez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Leemput" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Benassaya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39194-1_47" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625102v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaillard de Saint Germain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868361v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dallez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van de Leemput" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8598" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Vier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2025.e1886" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lions" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Blanco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dartnell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Monsalve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ortega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957347.2024.2424551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Toledo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Godoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora C&#243;rdova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00131644221132335" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-022-09328-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.731763" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Castillan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-019-09943-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01742404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vrignaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.03.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eyrolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.07.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Lorch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Tao Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel A Jawahir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2015.1076058" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lorch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029547" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Virbel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Grant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2010.503526" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888431003747535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520701756321" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2007.02.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NZHPQP7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2007.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J1GCKBK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2006.02.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGPRGWMV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killyam Forge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria O'Callaghan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#233; Maxime" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dallez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Leemput" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Benassaya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39194-1_47" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625102v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627623v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaillard de Saint Germain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868361v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dallez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van de Leemput" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8598" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>