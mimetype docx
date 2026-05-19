--- v0 (2026-04-25)
+++ v1 (2026-05-19)
@@ -575,316 +575,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Value Co-Creation Concept: Mixing Up Apples and Oranges?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Special Session: Fairs and Popular Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cléret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Industrial Marketing and Purchasing Group Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMP Group, Sep 2012, Roma, Italy</w:t>
+              <w:t xml:space="preserve">7th Consumer Culture Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655560v1</w:t>
+                <w:t xml:space="preserve">hal-01655834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment communiquer astucieusement et à faible coût ? Focus sur les outils du web marketing à destination des PME</w:t>
+                <w:t xml:space="preserve">The Value Co-Creation Concept: Mixing Up Apples and Oranges?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit-déjeuner professionnel : Les PME face à la crise : comment s’en sortir ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">28th Annual Industrial Marketing and Purchasing Group Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMP Group, Sep 2012, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655947v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Session: Fairs and Popular Culture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment communiquer astucieusement et à faible coût ? Focus sur les outils du web marketing à destination des PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Consumer Culture Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Petit-déjeuner professionnel : Les PME face à la crise : comment s’en sortir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655834v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation des nouvelles technologies de l’information et de la communication pour renforcer la coopération entre l’état et les entreprises</w:t>
               </w:r>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Marketing Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (7), pp.1102 - 1111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2512,174 +2512,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la relation avec une communauté virtuelle dans une stratégie de co-création. Quelles leçons tirer du cas Fon.com ?</w:t>
+                <w:t xml:space="preserve">Gestion de la relation avec une communauté virtuelle dans une stratégie de co-création : les leçons du cas Fon.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, n° 52, pp. 41-50</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 52, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.052.41.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565484v1</w:t>
+                <w:t xml:space="preserve">halshs-02913944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la relation avec une communauté virtuelle dans une stratégie de co-création : les leçons du cas Fon.com</w:t>
+                <w:t xml:space="preserve">Gestion de la relation avec une communauté virtuelle dans une stratégie de co-création. Quelles leçons tirer du cas Fon.com ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 52, pp.41-50. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, n° 52, pp. 41-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7193/DM.052.41.50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02913944v1</w:t>
+                <w:t xml:space="preserve">hal-00565484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2952,51 +2952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Tang&#8208;taye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Badot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;ret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Salle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Louiset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162016v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tiercelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03546559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Rokka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718789870" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04138990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118769049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03550311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2018.1477819" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar&#8208;nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611311305458" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2013.07.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8WPBJR2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5171/2011.784128" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.052.41.50" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Tang&#8208;taye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Badot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;ret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Louiset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Salle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162016v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tiercelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03546559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Rokka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718789870" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04138990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118769049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03550311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2018.1477819" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar&#8208;nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611311305458" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2013.07.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8WPBJR2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5171/2011.784128" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.052.41.50" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>