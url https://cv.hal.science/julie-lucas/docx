--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -196,325 +196,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasmobranch vulnerability to global warming: insights from bioenergetic modelling of catsharks under climate scenarios</w:t>
+                <w:t xml:space="preserve">Direct evidence of predation on endangered sea lamprey in estuarine tidal area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Coulon</w:t>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Elliott</w:t>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Barreau</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Husset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lucas</w:t>
+                <w:t xml:space="preserve">Jezabel Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Gousset</w:t>
+                <w:t xml:space="preserve">Emma Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 506, pp.111157. </w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87, pp.126998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2025.126998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047791v1</w:t>
+                <w:t xml:space="preserve">hal-05375993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of predation on endangered sea lamprey in estuarine tidal area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Elasmobranch vulnerability to global warming: insights from bioenergetic modelling of catsharks under climate scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Robin</w:t>
+                <w:t xml:space="preserve">Emma Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 87, pp.126998. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 506, pp.111157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2025.126998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375993v1</w:t>
+                <w:t xml:space="preserve">hal-05047791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Egg Exposure to UV Filter-Spiked Sediment on the Survival, Hatching Success, Cardiac Frequency and Metabolic Scope of Zebrafish Embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Logeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -600,51 +600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to four chemical UV filters through contaminated sediment: impact on survival, hatching success, cardiac frequency and aerobic metabolic scope in embryo-larval stage of zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Logeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -858,806 +858,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 10 UV Filters on the Brine Shrimp Artemia salina and the Marine Microalga Tetraselmis sp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trophic contamination by octocrylene does not affect aerobic metabolic scope in juveniles clownfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Logeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evane Thorel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice M. S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics8020029⟩</w:t>
+              <w:t xml:space="preserve">Annals of Environmental Science and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.050-054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17352/aest.000026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934659v1</w:t>
+                <w:t xml:space="preserve">hal-03357155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic contamination by octocrylene does not affect aerobic metabolic scope in juveniles clownfish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of 10 UV Filters on the Brine Shrimp Artemia salina and the Marine Microalga Tetraselmis sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evane Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Clergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Environmental Science and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.050-054. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17352/aest.000026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics8020029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357155v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic contamination by pyrolytic polycyclic aromatic hydrocarbons does not affect aerobic metabolic scope in zebrafish Danio rerio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of pyrolytic and petrogenic polycyclic aromatic hydrocarbons on 1 swimming and metabolic performance of zebrafish contaminated by 2 ingestion 3 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bonnieux</w:t>
+                <w:t xml:space="preserve">Isabelle Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lyphout</w:t>
+                <w:t xml:space="preserve">Thibault Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christel Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.12835⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132, pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451297v1</w:t>
+                <w:t xml:space="preserve">hal-01451518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pyrolytic and petrogenic polycyclic aromatic hydrocarbons on 1 swimming and metabolic performance of zebrafish contaminated by 2 ingestion 3 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Trophic contamination by pyrolytic polycyclic aromatic hydrocarbons does not affect aerobic metabolic scope in zebrafish Danio rerio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Percelay</w:t>
+                <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Larcher</w:t>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Lefrancois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Miramand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 132, pp.145-152. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (1), pp.433-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.05.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.12835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451518v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic metabolism and cardiac activity in the descendants of zebrafish exposed to pyrolytic polycyclic aromatic hydrocarbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Allometric relationship between body mass and aerobic metabolism in zebrafish Danio rerio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescilla Perrichon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alicia Schouman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lyphout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3116-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84 (4), pp.1171-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.12306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451554v1</w:t>
+                <w:t xml:space="preserve">hal-01451290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometric relationship between body mass and aerobic metabolism in zebrafish Danio rerio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aerobic metabolism and cardiac activity in the descendants of zebrafish exposed to pyrolytic polycyclic aromatic hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Schouman</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 84 (4), pp.1171-1178. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (24), pp.13888 - 13897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.12306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3116-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451290v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic dietary exposure to pyrolytic and petrogenic mixtures of PAHs causes physiological disruption in zebrafish - part I: survival and growth</w:t>
               </w:r>
@@ -1682,64 +1682,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescilla Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (24), pp.13804-13817. </w:t>
@@ -1790,51 +1790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dispersed crude oil exposure upon the aerobic metabolic scope in juvenile golden grey mullet (Liza aurata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2064,90 +2064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic contamination by pyrolytic and petrogenic polycyclic aromatic hydrocarbons: Effects on metabolic and swimming performance in zebrafish: Effects on metabolic and swimming performance in zebrafish &amp;lt;em&amp;gt;(Danio rerio)&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Percelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Percelay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Miramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2221,51 +2221,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrité fonctionnelle chez le poisson zèbre, Danio rerio, exposé à des concentrations sublétales d’hydrocarbures aromatiques polycycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de La Rochelle, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LAROS422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2324,103 +2324,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of 10 UV filters on the brine shrimp &amp;lt;i&amp;gt;Artemia salina&amp;lt;/i&amp;gt; and the marine microalgae &amp;lt;i&amp;gt;Tetraselmis&amp;lt;/i&amp;gt; sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evane Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Clergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2532,51 +2532,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF75C9FF"/>
+    <w:nsid w:val="8E4348E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2763,51 +2763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8369-4666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182411893" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047791v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111157" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Husset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jezabel Lamoureux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2025.126998" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Logeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans3010008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M S Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12582-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefrancois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gesset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112720" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Thorel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics8020029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/aest.000026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lyphout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Miramand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12835" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Percelay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Larcher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefrancois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.05.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Perrichon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nouhaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3116-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Schouman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12306" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2629-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.01.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cachot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Landi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miramand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01174980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LAROS422" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03796512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8369-4666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182411893" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Husset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jezabel Lamoureux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2025.126998" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Logeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans3010008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M S Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12582-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefrancois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gesset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112720" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/aest.000026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Thorel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics8020029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Percelay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Larcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefrancois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.05.035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lyphout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Miramand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12835" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Schouman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12306" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Perrichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nouhaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3116-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2629-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.01.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cachot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Landi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miramand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01174980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LAROS422" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03796512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>