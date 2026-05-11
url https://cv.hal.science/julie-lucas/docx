--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -2532,51 +2532,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E4348E6"/>
+    <w:nsid w:val="71112807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>