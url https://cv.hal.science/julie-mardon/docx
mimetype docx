--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1057,395 +1057,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of fluorescence spectroscopy to predict fatty acid composition of beef</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Thomas</w:t>
+                <w:t xml:space="preserve">Exploratory study of acid-forming potential of commercial cheeses: impact of cheese type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guerinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.11.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (4), pp.1465 - 3478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/09637486.2016.1166188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636973v1</w:t>
+                <w:t xml:space="preserve">hal-02366018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draining and salting as responsible key steps in the generation of the acid-forming potential of cheese: Application to a soft blue-veined cheese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+                <w:t xml:space="preserve">Potential of fluorescence spectroscopy to predict fatty acid composition of beef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ait Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99 (9), pp.6927-6936. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.124-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-11094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331365v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory study of acid-forming potential of commercial cheeses: impact of cheese type</w:t>
+                <w:t xml:space="preserve">Draining and salting as responsible key steps in the generation of the acid-forming potential of cheese: Application to a soft blue-veined cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Guerinon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bord Cécile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lebecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 67 (4), pp.1465 - 3478. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (9), pp.6927-6936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/09637486.2016.1166188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366018v1</w:t>
+                <w:t xml:space="preserve">hal-02331365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draining and salting as responsible key steps in the generation of the acid-forming potential of cheese: Application to a soft blue-veined cheese</w:t>
               </w:r>
@@ -1480,51 +1480,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lebecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99, pp.6927 - 6936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2016-11094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921395v1</w:t>
@@ -2610,243 +2610,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reduce the salt content in blue-veined cheese ?</w:t>
+                <w:t xml:space="preserve">How to reduce the salt content in blue-veined cheese?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Ferroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IDF Symposium on Science and Technology of Fermented Milk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, édition virtuelle, France</w:t>
+              <w:t xml:space="preserve">, 2022, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876913v1</w:t>
+                <w:t xml:space="preserve">hal-04880152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reduce the salt content in blue-veined cheese?</w:t>
+                <w:t xml:space="preserve">How to reduce the salt content in blue-veined cheese ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Ferroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IDF Symposium on Science and Technology of Fermented Milk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Unknown, France</w:t>
+              <w:t xml:space="preserve">, Nov 2022, édition virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880152v1</w:t>
+                <w:t xml:space="preserve">hal-04876913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory study of the different methods of salt reduction and their impact on the quality of a blue-veined cheese</w:t>
               </w:r>
@@ -3091,277 +3091,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleu d'Auvergne, a blue-veined cheese with a complex matrix and interesting properties.</w:t>
+                <w:t xml:space="preserve">Bleu d'Auvergne, a blue-veined cheese with a complex matrix and interesting nutritional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Ferroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alvarez S</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science and technology Symposium</w:t>
+              <w:t xml:space="preserve">Dairy Science and Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aahrus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877036v1</w:t>
+                <w:t xml:space="preserve">hal-04876872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleu d'Auvergne, a blue-veined cheese with a complex matrix and interesting nutritional properties</w:t>
+                <w:t xml:space="preserve">Bleu d'Auvergne, a blue-veined cheese with a complex matrix and interesting properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Ferroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Alvarez</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvarez S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science and Technology Symposium</w:t>
+              <w:t xml:space="preserve">Dairy Science and technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aahrus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876872v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating alternative salting methods to reduce the salt content in blue-veined cheese</w:t>
               </w:r>
@@ -3580,51 +3580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teneurs en composés d’intérêt nutritionnel des laits et viandes de ruminants : prédiction par différentes méthodes spectrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3945,51 +3945,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0111B225"/>
+    <w:nsid w:val="35C81606"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4176,51 +4176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mardon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0773-423X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197080529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Keyvan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adesemoye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chans&#233;aume-Bussiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1653666" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ferroukhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dominguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guerinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.13067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.105926" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03963923v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2022.105555" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fayolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bord C&#233;cile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lebecque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Kaddour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.11.020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2016.1166188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thebault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01341k" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thiel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Laniau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siet Sijtsema" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Zimmermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-015-0684-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Habauzit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trzeciakiewicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/138.4.718" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Habauzit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Davicco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zangarelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davicco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebecque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507837469" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921340v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Puel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Mathey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Agalias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Kati-Coulibaly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2006.03.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLG19QH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Medhi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lou Hyardet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876913v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880253v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez S" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kati-Coulibaly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Davicco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mardon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0773-423X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197080529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Keyvan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adesemoye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chans&#233;aume-Bussiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1653666" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ferroukhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dominguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guerinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.13067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.105926" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03963923v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2022.105555" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fayolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bord C&#233;cile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lebecque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2016.1166188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Kaddour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.11.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thebault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01341k" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thiel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Laniau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siet Sijtsema" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Zimmermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-015-0684-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Habauzit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trzeciakiewicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/138.4.718" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Habauzit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Davicco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zangarelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davicco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebecque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507837469" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921340v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Puel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Mathey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Agalias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Kati-Coulibaly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2006.03.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLG19QH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Medhi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lou Hyardet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876913v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880253v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez S" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kati-Coulibaly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Davicco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>