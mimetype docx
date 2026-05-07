--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1057,395 +1057,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory study of acid-forming potential of commercial cheeses: impact of cheese type</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+                <w:t xml:space="preserve">Potential of fluorescence spectroscopy to predict fatty acid composition of beef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ait Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/09637486.2016.1166188⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.124-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366018v1</w:t>
+                <w:t xml:space="preserve">hal-02636973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of fluorescence spectroscopy to predict fatty acid composition of beef</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Thomas</w:t>
+                <w:t xml:space="preserve">Draining and salting as responsible key steps in the generation of the acid-forming potential of cheese: Application to a soft blue-veined cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bord Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113, pp.124-131. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (9), pp.6927-6936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636973v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draining and salting as responsible key steps in the generation of the acid-forming potential of cheese: Application to a soft blue-veined cheese</w:t>
+                <w:t xml:space="preserve">Exploratory study of acid-forming potential of commercial cheeses: impact of cheese type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bord Cécile</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guerinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lebecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99 (9), pp.6927-6936. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (4), pp.1465 - 3478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-11094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/09637486.2016.1166188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331365v1</w:t>
+                <w:t xml:space="preserve">hal-02366018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draining and salting as responsible key steps in the generation of the acid-forming potential of cheese: Application to a soft blue-veined cheese</w:t>
               </w:r>
@@ -1480,51 +1480,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lebecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99, pp.6927 - 6936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2016-11094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921395v1</w:t>
@@ -1931,435 +1931,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Intake of a High-Protein Diet with or without Potassium Citrate Modulates Acid-Base Metabolism, but Not Bone Status, in Male Rats</w:t>
+                <w:t xml:space="preserve">Impact of energy and casein or whey protein intake on bone status in a rat model of age-related bone loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Habauzit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Trzeciakiewicz</w:t>
+                <w:t xml:space="preserve">A. Zangarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Davicco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lebecque</w:t>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/138.4.718⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (4), pp.764-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114507837469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921355v1</w:t>
+                <w:t xml:space="preserve">hal-03921351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of energy and casein or whey protein intake on bone status in a rat model of age-related bone loss</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dose–response study of effect of oleuropein, an olive oil polyphenol, in an ovariectomy/inflammation experimental model of bone loss in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lebecque</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 99 (4), pp.764-772. </w:t>
+                <w:t xml:space="preserve">Caroline Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114507837469⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Jacinthe Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolis Agalias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séraphin Kati-Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (5), pp.859-868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2006.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2369,176 +2235,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RELEVANCE OF A MODELLING APPROACH TO MONITOR THE SENSORY ATTRIBUTES OF BLUE CHEESES DURING RIPENING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Medhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lou Hyardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guerinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two alternative salting methods to reduce the salt content in blue-veined cheese.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Ferroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2580,73 +2446,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1th forum on fermented food PIMENTO.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reduce the salt content in blue-veined cheese?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Ferroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2688,73 +2554,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IDF Symposium on Science and Technology of Fermented Milk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reduce the salt content in blue-veined cheese ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Ferroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2796,73 +2662,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IDF Symposium on Science and Technology of Fermented Milk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, édition virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory study of the different methods of salt reduction and their impact on the quality of a blue-veined cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Ferroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2921,73 +2787,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Ecole Doctorale des Sciences de la Vie, Santé, Agronomie, Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de stratégies de réduction du taux de NaCl dans les fromages à pâte persillée et caractérisation des produits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Ferroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3029,51 +2895,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition JFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3083,51 +2949,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleu d'Auvergne, a blue-veined cheese with a complex matrix and interesting nutritional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Ferroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3186,113 +3052,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science and Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aahrus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleu d'Auvergne, a blue-veined cheese with a complex matrix and interesting properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Ferroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3311,73 +3177,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science and technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aahrus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating alternative salting methods to reduce the salt content in blue-veined cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Ferroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3436,73 +3302,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF international Cheese Science and Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, édition virtuelle, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de stratégies de réduction du taux de NaCl dans les fromages à pâte persillée et caractérisation des produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Ferroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3544,176 +3410,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, édition virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teneurs en composés d’intérêt nutritionnel des laits et viandes de ruminants : prédiction par différentes méthodes spectrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3723,161 +3589,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Lifelong Soy Isoflavones Consumption on Bone Mass in the Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kati-Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mathey</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3945,51 +3811,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35C81606"/>
+    <w:nsid w:val="5E3331A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4176,51 +4042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mardon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0773-423X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197080529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Keyvan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adesemoye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chans&#233;aume-Bussiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1653666" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ferroukhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dominguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guerinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.13067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.105926" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03963923v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2022.105555" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fayolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bord C&#233;cile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lebecque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2016.1166188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Kaddour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.11.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thebault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01341k" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thiel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Laniau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siet Sijtsema" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Zimmermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-015-0684-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Habauzit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trzeciakiewicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/138.4.718" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Habauzit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Davicco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zangarelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davicco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebecque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507837469" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921340v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Puel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Mathey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Agalias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Kati-Coulibaly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2006.03.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLG19QH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Medhi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lou Hyardet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876913v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880253v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez S" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kati-Coulibaly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Davicco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mardon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0773-423X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197080529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Keyvan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adesemoye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chans&#233;aume-Bussiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1653666" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ferroukhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dominguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guerinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.13067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.105926" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03963923v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2022.105555" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fayolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bord C&#233;cile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lebecque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Kaddour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.11.020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2016.1166188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thebault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01341k" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thiel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Laniau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siet Sijtsema" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Zimmermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-015-0684-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Habauzit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trzeciakiewicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/138.4.718" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921351v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zangarelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davicco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebecque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507837469" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Puel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Mathey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Agalias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Kati-Coulibaly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2006.03.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLG19QH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Medhi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lou Hyardet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880253v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez S" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921361v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kati-Coulibaly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Davicco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>