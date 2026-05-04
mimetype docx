--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférence UT2J Département Arts Plastiques / Design</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibiliser les victimes, dévoiler les normes visuelles de guerre, encourager l’internationalisation des luttes : les affiches de « Gaza des visages »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archifictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance du livre photographique à l’ère d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141ff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook sur les planches : 33 tours et quelques secondes de Rabih Mroué et Lina Saneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.65-75. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.3205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Persistence of the Documentary Photobook in the Age of the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AM Journal of Art and Media Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.77-88. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25038/am.v0i28.518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow Vests. Representation and Self-Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bosshard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membrana – Journal of Photography, Theory and Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47659/mj-v6n1id112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Picture Collection à Google Images. Retour vers le futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteus-Cahiers des théories de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du médium au média, les pratiques artistiques documentaires face au net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°181-184 (2), pp.107. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lige.181.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du smartphone à la scène ou la pratique de re-territorialisation des images chez Rabih Mroué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouvel espace public des images - Entretien Julie Martin/André Gunthert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gunthert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment renouveler le regard sur les images virales Les œuvres Profiles de David Birkin et Portable Monuments d'Adam Broomberg & Oliver Chanarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madàràt - Ǧam’iyaẗ madàràt ma’rifiyaẗ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridité comme rempart à l'indifférenciation, l'Utopie d'August Sander, de Mohamed Bourouissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artis (Lisboa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PÓS-MEDIUM OSCILAÇÕES NA ARTE CONTEMPORÂNEA (Medium/Post-medium Oscillations in Contemporatory Art), 4, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images en transit : trajectoires et réarticulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nosella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vues & données (entretiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Vallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues &amp; données (entretiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 979-10-90951-29-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pixelated Revolution, une «conférence non-académique» de Rabih Mroué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corbel, Laurence; Viard, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paperboard. La conférence performance : artistes et cas d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;P Publishing, 2021, 979-10-95513-10-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monochrome numérique : des données à l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque III Vues &amp; Données – 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure de Photographie, 2021, 979-10-91540-38-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déployer la visibilité de sites supposés secrets. Fifty-One US Military Outposts (2010) de Mishka Henner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Buignet; Anne Favier; Carole Nosella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilité, mutation, instabilité des créations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUP, 2021, 979-10-320-0340-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-visualités. Tactiques artistiques contemporaines à l’ère des nouveaux médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Alonso Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gunthert, André; Kirchner, Thomas; Ozdoba, Marie-Madeleine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux médias: mythes et expérimentations dans les arts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFK; Naima, 2021, 978-3-98501-003-5. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/arthistoricum.825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Ambivalences de la photographies comme instruments de savoir chez Taryn Simon et Trevor Paglen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germanaz, Christian; Tampoe-Hautin, Vilasnee; Pellegry, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et savoir. Interrogation transversale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, 2019, 978-2-490596-12-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissariat de l'exposition &amp;quot;Récits invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunet Camille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférence UT2J Département Arts Plastiques / Design</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibiliser les victimes, dévoiler les normes visuelles de guerre, encourager l’internationalisation des luttes : les affiches de « Gaza des visages »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archifictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance du livre photographique à l’ère d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141ff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook sur les planches : 33 tours et quelques secondes de Rabih Mroué et Lina Saneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.65-75. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.3205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Persistence of the Documentary Photobook in the Age of the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AM Journal of Art and Media Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.77-88. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25038/am.v0i28.518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Picture Collection à Google Images. Retour vers le futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow Vests. Representation and Self-Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bosshard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membrana – Journal of Photography, Theory and Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47659/mj-v6n1id112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du médium au média, les pratiques artistiques documentaires face au net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°181-184 (2), pp.107. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lige.181.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du smartphone à la scène ou la pratique de re-territorialisation des images chez Rabih Mroué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouvel espace public des images - Entretien Julie Martin/André Gunthert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gunthert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment renouveler le regard sur les images virales Les œuvres Profiles de David Birkin et Portable Monuments d'Adam Broomberg & Oliver Chanarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madàràt - Ǧam’iyaẗ madàràt ma’rifiyaẗ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridité comme rempart à l'indifférenciation, l'Utopie d'August Sander, de Mohamed Bourouissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artis (Lisboa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PÓS-MEDIUM OSCILAÇÕES NA ARTE CONTEMPORÂNEA (Medium/Post-medium Oscillations in Contemporatory Art), 4, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images en transit : trajectoires et réarticulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nosella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-visualités. Écarts tactiques dans l'art contemporain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Alonso Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vues & données (entretiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Vallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pétrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues &amp; données (entretiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 979-10-90951-29-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pixelated Revolution, une «conférence non-académique» de Rabih Mroué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corbel, Laurence; Viard, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paperboard. La conférence performance : artistes et cas d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;P Publishing, 2021, 979-10-95513-10-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monochrome numérique : des données à l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque III Vues &amp; Données – 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure de Photographie, 2021, 979-10-91540-38-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déployer la visibilité de sites supposés secrets. Fifty-One US Military Outposts (2010) de Mishka Henner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Buignet; Anne Favier; Carole Nosella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilité, mutation, instabilité des créations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUP, 2021, 979-10-320-0340-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-visualités. Tactiques artistiques contemporaines à l’ère des nouveaux médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Alonso Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gunthert, André; Kirchner, Thomas; Ozdoba, Marie-Madeleine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux médias: mythes et expérimentations dans les arts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFK; Naima, 2021, 978-3-98501-003-5. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/arthistoricum.825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Ambivalences de la photographies comme instruments de savoir chez Taryn Simon et Trevor Paglen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germanaz, Christian; Tampoe-Hautin, Vilasnee; Pellegry, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et savoir. Interrogation transversale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, 2019, 978-2-490596-12-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissariat de l'exposition &amp;quot;Récits invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunet Camille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293962v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141ff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245410v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3205" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25038/am.v0i28.518" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bosshard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupeyrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47659/mj-v6n1id112" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.181.0107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gunthert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673436v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01590785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beyrouthy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nosella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vallos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;trel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294077v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alonso Gomez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.825" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunet Camille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293962v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141ff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245410v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3205" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25038/am.v0i28.518" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bosshard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupeyrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47659/mj-v6n1id112" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.181.0107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gunthert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673436v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01590785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beyrouthy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nosella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alonso Gomez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vallos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;trel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.825" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunet Camille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>