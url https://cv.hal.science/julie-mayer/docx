--- v0 (2026-04-04)
+++ v1 (2026-05-03)
@@ -1164,385 +1164,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’animation culinaire dans l’intervention sur des « vulnérables » entend répondre aux maux de la société ? Regard croisé sur des interventions auprès de personnes âgées et immigrées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Mayer</w:t>
+                <w:t xml:space="preserve">L’impact du changement climatique sur les politiques de l’autonomie : quelles pratiques alimentaires durables pour les personnes vieillissantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentation et Animation : quels enjeux sociaux et socioculturels d’une alimentation durable ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISIAT, Jan 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11e congrès de l'Association Française de Sociologie (AFS) - Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974624v1</w:t>
+                <w:t xml:space="preserve">hal-05176697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du changement climatique sur les politiques de l’autonomie : quelles pratiques alimentaires durables pour les personnes vieillissantes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mayer</w:t>
+                <w:t xml:space="preserve">Comment l’animation culinaire dans l’intervention sur des « vulnérables » entend répondre aux maux de la société ? Regard croisé sur des interventions auprès de personnes âgées et immigrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meïer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e congrès de l'Association Française de Sociologie (AFS) - Environnement(s) et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Alimentation et Animation : quels enjeux sociaux et socioculturels d’une alimentation durable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIAT, Jan 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176697v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de cuisine en prévention de la santé des personnes âgées : profils de participants, pratiques et effets différenciés</w:t>
+                <w:t xml:space="preserve">L’atelier de cuisine pour prévenir la santé des personnes âgées ; appropriations et limites de ce type de dispositif pour les participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition (SFN), Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9ème conférnce internationale d'histoire et des cultures de l'alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut européen d'histoire et des cultures de l'alimentation (IEHCA), Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888021v1</w:t>
+                <w:t xml:space="preserve">hal-05416767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs d’intervenant.e.s dans les ateliers de cuisine, menés en prévention de la dénutrition, à destination des personnes âgées</w:t>
+                <w:t xml:space="preserve">Les ateliers de cuisine en prévention de la santé des personnes âgées : profils de participants, pratiques et effets différenciés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès International des Sociologues de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN), Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887953v1</w:t>
+                <w:t xml:space="preserve">hal-04888021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier de cuisine pour prévenir la santé des personnes âgées ; appropriations et limites de ce type de dispositif pour les participants</w:t>
+                <w:t xml:space="preserve">Savoirs d’intervenant.e.s dans les ateliers de cuisine, menés en prévention de la dénutrition, à destination des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème conférnce internationale d'histoire et des cultures de l'alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut européen d'histoire et des cultures de l'alimentation (IEHCA), Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">XXe Congrès International des Sociologues de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416767v1</w:t>
+                <w:t xml:space="preserve">hal-04887953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la crise du Covid 19 sur l'alimentation de personnes âgées résidant chez elles : restriction de l'espace, espaces d'innovation durables</w:t>
               </w:r>
@@ -1591,165 +1591,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise démographique et crise environnementale : des injonctions contradictoires lors d’ateliers de cuisine visant à “bien manger pour bien vieillir”</w:t>
+                <w:t xml:space="preserve">Quels effets concrets des politiques alimentaires locales sur les pratiques alimentaires, comment les mesurer ? A quelles attentes répondent les ateliers de cuisine visant à « bien manger pour bien vieillir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFEA - Congrès 2023 - La crise, un objet pour l'anthropologie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEA - Association Française d'Ethnologie et d'Anthropologie, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Comprendre les politiques alimentaires locales, États des lieux locaux, enjeux nationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESPPA; CNRS, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278930v1</w:t>
+                <w:t xml:space="preserve">hal-04282505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels effets concrets des politiques alimentaires locales sur les pratiques alimentaires, comment les mesurer ? A quelles attentes répondent les ateliers de cuisine visant à « bien manger pour bien vieillir »</w:t>
+                <w:t xml:space="preserve">Crise démographique et crise environnementale : des injonctions contradictoires lors d’ateliers de cuisine visant à “bien manger pour bien vieillir”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre les politiques alimentaires locales, États des lieux locaux, enjeux nationaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESPPA; CNRS, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">AFEA - Congrès 2023 - La crise, un objet pour l'anthropologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEA - Association Française d'Ethnologie et d'Anthropologie, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282505v1</w:t>
+                <w:t xml:space="preserve">hal-04278930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quelles attentes répondent les ateliers de cuisine visant à « bien manger pour bien vieillir » ? Comprendre les attentes pour comprendre les effets</w:t>
               </w:r>
@@ -2410,51 +2410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51858242"/>
+    <w:nsid w:val="AF8608CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2641,51 +2641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0562-6665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272607746" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.175.0135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04286414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aukje Anna Catharina Verhoeven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dornic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hanzouli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seksek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000515023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mantziki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M Renders" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Westerman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M Borys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5042-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kornet-van Der Aa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Randeraad-van Der Zee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chinapaw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04279125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lecerf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Borys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.070" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHQCQKTQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04278996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Borys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne C de Ruyter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Finch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Harper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Levy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000360748" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Me&#239;er" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176697v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04351296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04278930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04282505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04324987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04324937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9692" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29488.23046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980012002431" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05565384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0562-6665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272607746" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.175.0135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04286414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aukje Anna Catharina Verhoeven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dornic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hanzouli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seksek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000515023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mantziki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M Renders" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Westerman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M Borys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5042-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kornet-van Der Aa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Randeraad-van Der Zee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chinapaw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04279125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lecerf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Borys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.070" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHQCQKTQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04278996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Borys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne C de Ruyter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Finch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Harper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Levy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000360748" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Me&#239;er" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04351296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04282505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04278930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04324987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04324937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9692" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29488.23046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980012002431" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05565384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>