--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1164,739 +1164,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du changement climatique sur les politiques de l’autonomie : quelles pratiques alimentaires durables pour les personnes vieillissantes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mayer</w:t>
+                <w:t xml:space="preserve">Comment l’animation culinaire dans l’intervention sur des « vulnérables » entend répondre aux maux de la société ? Regard croisé sur des interventions auprès de personnes âgées et immigrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meïer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e congrès de l'Association Française de Sociologie (AFS) - Environnement(s) et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Alimentation et Animation : quels enjeux sociaux et socioculturels d’une alimentation durable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIAT, Jan 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176697v1</w:t>
+                <w:t xml:space="preserve">hal-04974624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’animation culinaire dans l’intervention sur des « vulnérables » entend répondre aux maux de la société ? Regard croisé sur des interventions auprès de personnes âgées et immigrées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Mayer</w:t>
+                <w:t xml:space="preserve">L’impact du changement climatique sur les politiques de l’autonomie : quelles pratiques alimentaires durables pour les personnes vieillissantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentation et Animation : quels enjeux sociaux et socioculturels d’une alimentation durable ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISIAT, Jan 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11e congrès de l'Association Française de Sociologie (AFS) - Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974624v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier de cuisine pour prévenir la santé des personnes âgées ; appropriations et limites de ce type de dispositif pour les participants</w:t>
+                <w:t xml:space="preserve">Les ateliers de cuisine en prévention de la santé des personnes âgées : profils de participants, pratiques et effets différenciés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème conférnce internationale d'histoire et des cultures de l'alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut européen d'histoire et des cultures de l'alimentation (IEHCA), Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN), Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416767v1</w:t>
+                <w:t xml:space="preserve">hal-04888021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de cuisine en prévention de la santé des personnes âgées : profils de participants, pratiques et effets différenciés</w:t>
+                <w:t xml:space="preserve">Savoirs d’intervenant.e.s dans les ateliers de cuisine, menés en prévention de la dénutrition, à destination des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition (SFN), Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XXe Congrès International des Sociologues de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888021v1</w:t>
+                <w:t xml:space="preserve">hal-04887953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs d’intervenant.e.s dans les ateliers de cuisine, menés en prévention de la dénutrition, à destination des personnes âgées</w:t>
+                <w:t xml:space="preserve">L’atelier de cuisine pour prévenir la santé des personnes âgées ; appropriations et limites de ce type de dispositif pour les participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès International des Sociologues de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">9ème conférnce internationale d'histoire et des cultures de l'alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut européen d'histoire et des cultures de l'alimentation (IEHCA), Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887953v1</w:t>
+                <w:t xml:space="preserve">hal-05416767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la crise du Covid 19 sur l'alimentation de personnes âgées résidant chez elles : restriction de l'espace, espaces d'innovation durables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mayer</w:t>
+                <w:t xml:space="preserve">Crise démographique et crise environnementale : des injonctions contradictoires lors d’ateliers de cuisine visant à “bien manger pour bien vieillir”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises alimentaires. DÉFIS, INNOVATIONS ET CHANGEMENTS DURABLES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Européen d'Histoire et des Cultures de l'Alimentation (IEHCA), Dec 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">AFEA - Congrès 2023 - La crise, un objet pour l'anthropologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEA - Association Française d'Ethnologie et d'Anthropologie, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351296v1</w:t>
+                <w:t xml:space="preserve">hal-04278930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels effets concrets des politiques alimentaires locales sur les pratiques alimentaires, comment les mesurer ? A quelles attentes répondent les ateliers de cuisine visant à « bien manger pour bien vieillir »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Mayer</w:t>
+                <w:t xml:space="preserve">Les effets de la crise du Covid 19 sur l'alimentation de personnes âgées résidant chez elles : restriction de l'espace, espaces d'innovation durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre les politiques alimentaires locales, États des lieux locaux, enjeux nationaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESPPA; CNRS, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Crises alimentaires. DÉFIS, INNOVATIONS ET CHANGEMENTS DURABLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Européen d'Histoire et des Cultures de l'Alimentation (IEHCA), Dec 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282505v1</w:t>
+                <w:t xml:space="preserve">hal-04351296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise démographique et crise environnementale : des injonctions contradictoires lors d’ateliers de cuisine visant à “bien manger pour bien vieillir”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Mayer</w:t>
+                <w:t xml:space="preserve">A quelles attentes répondent les ateliers de cuisine visant à « bien manger pour bien vieillir » ? Comprendre les attentes pour comprendre les effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFEA - Congrès 2023 - La crise, un objet pour l'anthropologie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEA - Association Française d'Ethnologie et d'Anthropologie, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">43es Journées Annuelles de la Société Française De Gériatrie et de Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGG - Société Française De Gériatrie et de Gérontologie, Nov 2023, La Défense (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278930v1</w:t>
+                <w:t xml:space="preserve">hal-04324987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quelles attentes répondent les ateliers de cuisine visant à « bien manger pour bien vieillir » ? Comprendre les attentes pour comprendre les effets</w:t>
+                <w:t xml:space="preserve">Quand la mise à l’agenda politique contribue au développement et à l’innovation du groupe SOS : le cas de la prévention de la santé par l’alimentation des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43es Journées Annuelles de la Société Française De Gériatrie et de Gérontologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Groupe SOS – cas d’étudepour comprendre les mutationsdu secteur associatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Nov 2023, Paris CNRS Pouchet, France. pp.63 - 77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324987v1</w:t>
+                <w:t xml:space="preserve">hal-04324937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la mise à l’agenda politique contribue au développement et à l’innovation du groupe SOS : le cas de la prévention de la santé par l’alimentation des personnes âgées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mayer</w:t>
+                <w:t xml:space="preserve">Quels effets concrets des politiques alimentaires locales sur les pratiques alimentaires, comment les mesurer ? A quelles attentes répondent les ateliers de cuisine visant à « bien manger pour bien vieillir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Groupe SOS – cas d’étudepour comprendre les mutationsdu secteur associatif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comprendre les politiques alimentaires locales, États des lieux locaux, enjeux nationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESPPA; CNRS, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9692⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04324937v1</w:t>
+                <w:t xml:space="preserve">hal-04282505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs font-ils confiance à la qualité des aliments vendus en supermarché à Hanoï ?</w:t>
               </w:r>
@@ -2410,51 +2410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF8608CB"/>
+    <w:nsid w:val="92F7AF24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2641,51 +2641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0562-6665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272607746" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.175.0135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04286414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aukje Anna Catharina Verhoeven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dornic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hanzouli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seksek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000515023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mantziki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M Renders" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Westerman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M Borys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5042-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kornet-van Der Aa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Randeraad-van Der Zee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chinapaw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04279125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lecerf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Borys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.070" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHQCQKTQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04278996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Borys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne C de Ruyter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Finch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Harper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Levy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000360748" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Me&#239;er" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04351296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04282505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04278930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04324987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04324937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9692" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29488.23046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980012002431" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05565384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0562-6665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272607746" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.175.0135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04286414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aukje Anna Catharina Verhoeven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dornic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hanzouli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seksek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000515023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mantziki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M Renders" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Westerman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M Borys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5042-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kornet-van Der Aa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Randeraad-van Der Zee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chinapaw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04279125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lecerf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Borys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.070" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHQCQKTQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04278996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Borys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne C de Ruyter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Finch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Harper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Levy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000360748" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Me&#239;er" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176697v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04278930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04351296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04324987v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04324937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9692" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04282505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29488.23046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980012002431" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05565384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>