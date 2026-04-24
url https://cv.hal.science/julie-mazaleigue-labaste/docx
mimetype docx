--- v0 (2026-04-02)
+++ v1 (2026-04-24)
@@ -446,234 +446,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01989570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif masochiste</w:t>
+                <w:t xml:space="preserve">Between Care and Innovation. Albéric Pont and the Gueules Cassées : Medical and Surgical Innovations, or Not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Clinique lacanienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (2), pp.119</w:t>
+              <w:t xml:space="preserve">Journal of War &amp; Culture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.25-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01989507v1</w:t>
+                <w:t xml:space="preserve">halshs-01989566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between Care and Innovation. Albéric Pont and the Gueules Cassées : Medical and Surgical Innovations, or Not</w:t>
+                <w:t xml:space="preserve">Sade, “sexual perversion” and us: another history of sexuality from the end of the Enlightenment to the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of War &amp; Culture Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.25-42</w:t>
+              <w:t xml:space="preserve">INSEP - Journal of the International Network for Sexual Ethics &amp; Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01989566v1</w:t>
+                <w:t xml:space="preserve">halshs-01989406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sade, “sexual perversion” and us: another history of sexuality from the end of the Enlightenment to the 21st century</w:t>
+                <w:t xml:space="preserve">Le dispositif masochiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSEP - Journal of the International Network for Sexual Ethics &amp; Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (1), pp.27-37</w:t>
+              <w:t xml:space="preserve">La Clinique lacanienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01989406v1</w:t>
+                <w:t xml:space="preserve">halshs-01989507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites de l’acceptable : petites et grandes « perversions »</w:t>
               </w:r>
@@ -1846,745 +1846,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloch (Iwan)</w:t>
+                <w:t xml:space="preserve">Bestialité (chez Sade)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Sade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-22243-1</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-343-22243-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03140297v1</w:t>
+                <w:t xml:space="preserve">halshs-03140359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précurseur, Sade ?</w:t>
+                <w:t xml:space="preserve">Sadisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Sade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-22243-1</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-343-22243-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03140319v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pédophilie (chez Sade)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Lacombe. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bicatégorisation de sexe entre droit, normes sociales et sciences biomédicales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-19, 2021, 978-2-84934-539-9</w:t>
+              <w:t xml:space="preserve">Dictionnaire Sade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-22243-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05349855v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le féminisme et Sade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire Sade</w:t>
+              <w:t xml:space="preserve">La bicatégorisation de sexe entre droit, normes sociales et sciences biomédicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-343-22243-1</w:t>
+                <w:t xml:space="preserve">Mare&amp;Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-19, 2021, 978-2-84934-539-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03140343v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05349855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bestialité (chez Sade)</w:t>
+                <w:t xml:space="preserve">Le féminisme et Sade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Sade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-343-22243-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03140359v1</w:t>
+                <w:t xml:space="preserve">halshs-03140343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadisme</w:t>
+                <w:t xml:space="preserve">Sacher-Masoch (Leopold von)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Sade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-343-22243-1</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-22243-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03140348v1</w:t>
+                <w:t xml:space="preserve">halshs-03140328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédophilie (chez Sade)</w:t>
+                <w:t xml:space="preserve">Foucault (et Sade)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Sade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-22243-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03140311v1</w:t>
+                <w:t xml:space="preserve">halshs-03140304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacher-Masoch (Leopold von)</w:t>
+                <w:t xml:space="preserve">Bloch (Iwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Sade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-22243-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03140328v1</w:t>
+                <w:t xml:space="preserve">halshs-03140297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foucault (et Sade)</w:t>
+                <w:t xml:space="preserve">Précurseur, Sade ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Sade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-22243-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03140304v1</w:t>
+                <w:t xml:space="preserve">halshs-03140319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visages mutants : modifications corporelles et anthropologie du soi</w:t>
               </w:r>
@@ -3162,51 +3162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3410AE65"/>
+    <w:nsid w:val="FBF29BF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3393,51 +3393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mazaleigue-labaste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0924-0337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15545742X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazaleigue-Labaste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.22264" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1141" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2011.0776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.5.101832" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/470037F2E6D62CF51BB4B93F4CE662665F0B41FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04151424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/envers-et-revers-du-consentement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140297v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-bicategorisation-de-sexe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=68134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Comment_penser_lautonomie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mazaleigue-labaste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0924-0337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15545742X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazaleigue-Labaste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.22264" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1141" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2011.0776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.5.101832" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/470037F2E6D62CF51BB4B93F4CE662665F0B41FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04151424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/envers-et-revers-du-consentement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=68134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-bicategorisation-de-sexe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Comment_penser_lautonomie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>