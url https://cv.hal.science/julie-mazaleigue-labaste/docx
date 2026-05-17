--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -1846,453 +1846,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bestialité (chez Sade)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire Sade</w:t>
+              <w:t xml:space="preserve">La bicatégorisation de sexe entre droit, normes sociales et sciences biomédicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-343-22243-1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare&amp;Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-19, 2021, 978-2-84934-539-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03140359v1</w:t>
+                <w:t xml:space="preserve">halshs-05349855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadisme</w:t>
+                <w:t xml:space="preserve">Le féminisme et Sade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Sade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-343-22243-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03140348v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédophilie (chez Sade)</w:t>
+                <w:t xml:space="preserve">Bestialité (chez Sade)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Sade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-22243-1</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-343-22243-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03140311v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sadisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Lacombe. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bicatégorisation de sexe entre droit, normes sociales et sciences biomédicales</w:t>
+              <w:t xml:space="preserve">Dictionnaire Sade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-343-22243-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare&amp;Martin</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-05349855v1</w:t>
+                <w:t xml:space="preserve">halshs-03140348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le féminisme et Sade</w:t>
+                <w:t xml:space="preserve">Pédophilie (chez Sade)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Sade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-343-22243-1</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-22243-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03140343v1</w:t>
+                <w:t xml:space="preserve">halshs-03140311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacher-Masoch (Leopold von)</w:t>
               </w:r>
@@ -3162,51 +3162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBF29BF7"/>
+    <w:nsid w:val="C25DE5BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3393,51 +3393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mazaleigue-labaste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0924-0337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15545742X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazaleigue-Labaste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.22264" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1141" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2011.0776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.5.101832" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/470037F2E6D62CF51BB4B93F4CE662665F0B41FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04151424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/envers-et-revers-du-consentement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=68134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-bicategorisation-de-sexe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Comment_penser_lautonomie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mazaleigue-labaste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0924-0337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15545742X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazaleigue-Labaste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.22264" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1141" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2011.0776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.5.101832" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/470037F2E6D62CF51BB4B93F4CE662665F0B41FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04151424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/envers-et-revers-du-consentement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-bicategorisation-de-sexe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=68134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Comment_penser_lautonomie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>