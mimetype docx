--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> julie mendret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1923-0415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130408352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abatement of micropollutants and formation of transformation products in municipal wastewater effluent during ozonation: complementarity of targeted and non-targeted analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, pp.139426. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a hybrid catalytic ozonation–ceramic membrane nanofiltration system for potential removal of antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Atfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (2), pp.135. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-025-06777-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFAS et dépollution de l’eau : les pistes actuelles pour traiter ces « polluants éternels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Glyphosate in Water by Electro-Oxidation on Magneli Phase: Application to a Nanofiltration Concentrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Maturin Awesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Tchakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (15), pp.3153. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30153153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of 39 contaminants of emerging concern found in wastewater effluent by coupling nanofiltration and infiltration into saturated soil column.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 363, pp.142705. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiencies for 52 pesticides and pharmaceuticals from wastewater effluent by coupling solar heterogeneous photo-oxidation with TiO2 and infiltration in saturated soil column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 956, pp.177278. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution au chlorothalonil, un défi pour le traitement de l’eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Teychene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on traite l’eau pour la rendre potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’eau propre grâce au soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The Conversation FR, https://theconversation.com/de-leau-propre-grace-au-soleil-219747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Photocatalytic Membrane Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.541. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes13060541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces pays qui recyclent les eaux usées en eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D computational fluid dynamics modeling of a hollow fiber membrane contactor ozonation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.103362. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Diffusion through a Hollow Fiber Membrane Contactor for Pharmaceuticals Removal and Bromate Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Cheikho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.171. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes13020171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides dans l’eau du robinet : comment s’effectuent les contrôles en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid system coupling ozonation and nanofiltration with functionalized catalytic ceramic membrane for ibuprofen removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Szymański</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Mozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-27225-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an ozone diffusion process using a hollow fiber membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.291-303. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pre-Ozonation during Nanofiltration of MBR Effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou-Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.341. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12030341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of PVDF-TiO2 Membranes during Photo-Filtration in the Presence of Inorganic and Organic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.245. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12020245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées : que va changer le nouveau règlement européen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manque d’eau : comment la réutilisation des eaux usées est devenue une priorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Aging Mechanisms in the Context of UV Irradiation of a Low Fouling and Self-Cleaning PVDF-PVP-TiO2 Hollow-Fiber Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.538. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12050538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Preparation Temperature on the Properties and Performance of Composite PVDF-TiO2 Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.876. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11110876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of organic micropollutants from domestic wastewater: The effect of ozone-based advanced oxidation process on nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.101869 -. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2020.101869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and Toxicity of Carbamazepine and Its Degradation By-Products During Coupling of Ozonation and Nanofiltration for Urban Wastewater Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.798785. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvc.2021.798785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation using hollow fiber contactor technology and its perspectives for micropollutants removal in water: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 729, pp.138664. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of permeate flux behavior during photo-filtration using photocatalytic composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.107781. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2019.107781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized ceramic nanofilter for wastewater treatment by coupling membrane separation and catalytic ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mansas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Atfane-Karfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban wastewater reuse using a coupling between nanofiltration and ozonation: Techno-economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling catalytic ozonation and membrane separation: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mansas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.116221. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées : quels sont les pays les plus en pointe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of photocatalytic and separation processes as a contribution to mineralization of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.115-123. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation as a pretreatment process for nanofiltration brines: Monitoring of transformation products and toxicity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 338, pp.381 - 393. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between degradation pathway and toxicity of acetaminophen and its by-products by using the electro-Fenton process in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of volumetric reduction factor during ozonation of nanofiltration concentrates for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.497 - 506. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.09.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of solute-solute interactions and cake enhanced concentration polarization during removal of pharmaceuticals from urban wastewater by nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.156 - 167. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into photochemical oxidation of Fenuron in water using iron oxide and oxalate: The roles of the dissolved oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Kribéche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 329, pp.120 - 129. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2016.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation of Tributyltin, Dibutyltin and Monobutyltin in Water and Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2014-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity removal assessments related to degradation pathways of azo dyes: Toward an optimization of Electro-Fenton treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.308 - 318. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.06.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Membrane Reactor for the Removal of C.I. Disperse Red 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Buscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gutiérrez-Bouzán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.3633 - 3647. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma8063633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic ozonation with γ-Al2O3 to enhance the degradation of refractory organics in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboussaoud Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stephane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jean-Stephane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 504, pp.519-532. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic in African Waters: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dompé Ghislain Ahoulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hama Maïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (9), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-015-2558-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance PVDF-TiO2 membranes for water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123, pp.283 - 291. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved antifouling properties of TiO 2 /PVDF nanocomposite membranes in UV-coupled ultrafiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toraj Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (21), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration for wastewater reuse: Counteractive effects of fouling and matrice on the rejection of pharmaceutical active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.313 - 327. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of photocatalytic degradation of tributyltin, dibutylin and monobutyltin in water and marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.173 - 179. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of 2,4-dimethylphenol pollutant in water by ozonation catalyzed by SOD, LTA, FAU-X zeolites particles obtained by pseudomorphic transformation (binderless)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 189, pp.200-209. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of binderless zeolite aggregates (SOD, LTA, FAU) beads of 10, 70 microns and 1 mm by direct pseudomorphic transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 176, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solution pH on the performance of photocatalytic membranes during dead-end filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.406 - 414. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2013.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydrodynamics during sol–gel synthesis of TiO2 nanoparticles: From morphology to photocatalytic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (12), pp.2389 - 2400. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2013.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophilic composite membranes for simultaneous separation and photocatalytic degradation of organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.9 - 19. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2013.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of the effect of non-uniform membrane permeability on deposit formation and filtration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 263 (1-3), pp.122 - 132. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2010.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ dynamic characterisation of fouling under different pressure conditions during dead-end filtration: Compressibility properties of particle cakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cabassud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333 (1-2), pp.20-29. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-barrières pour la recharge d’aquifères par de l’eau usée traitée : Couplage de procédés intensifs et de solutions basées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de génie des procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling tertiary wastewater treatments for water reuse: micropollutants elimination using nanofiltration, ozonation and natural reactive barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Van-exter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE Euromed 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de produits pharmaceutiques et minimisation des bromates en traitement tertiaire via diffusion d'ozone par contacteur membranaire à fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE, 2-4 Mars 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver les ressources en eau : la réutilisation des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escapades du Museum de Nîmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réutilisation des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Martin-de-Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, St Matin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane fibres creuse auto-nettoyantes en PVP-PVDF-TiO2 : évolution des propriétés sous irradiation UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées traitées pour préserver les ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Tiers Temps de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced hydrophilicity of TiO2 to enhance permeate flux of composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVDF-TiO2 photocatalytic membrane performance with pure water – a cost / efficiency study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA-Membrane Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic consideration of coupling between nanofiltration and ozonation for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLLING PERMEATE FLUX OF COMPOSITE PVDF-TIO2 MEMBRANES BY UV IRRADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of preparation temperature on structure and performance of PVDF-TiO2 composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite PVDF-TIO2 membranes for improved water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse: optimization of operational parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IOA World Congress & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV Irradiation on PVDF/Tio2 Nanocomposite Membrane to Improve Antifouling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Membrane Science and Technology - MST2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-fouling performances of UV irradiation on PVDF/TiO2 nanocomposite membrane in MBR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation of tributyltin, dibutylin and monobutyltin In water and marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPE2014 : 4th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic membranes for the treatment of refractory organic pollutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation for wastewater treatment in water REUSE: organic matter reduction, micropollutants degradation and transformation products identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse : influence of VFR on degradation rate of drugs active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des schémas de dégradation par l'ozone de quatre polluants pharmaceutiques par couplage UPLC/HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Enjalbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-fouling nanocomposite PVDF-TiO2 membranes for improved water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane processes for wastewater remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Teychene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Figoli; A; Li; Y; Basile; A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Trends and Future Developments on (Bio-) Membranes: Membranes in Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELSEVIER, pp.175-211, 2020, 978-0-12-817300-8; 978-0-12-816778-6. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816778-6.00009-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, la loi évolue pour faciliter la réutilisation des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux de pluie et eaux grises : dans quelles conditions est-il autorisé de les réutiliser en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast : Donner une seconde vie aux eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> julie mendret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1923-0415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130408352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abatement of micropollutants and formation of transformation products in municipal wastewater effluent during ozonation: complementarity of targeted and non-targeted analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, pp.139426. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a hybrid catalytic ozonation–ceramic membrane nanofiltration system for potential removal of antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Atfane-Karfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (2), pp.135. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-025-06777-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFAS et dépollution de l’eau : les pistes actuelles pour traiter ces « polluants éternels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Glyphosate in Water by Electro-Oxidation on Magneli Phase: Application to a Nanofiltration Concentrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Maturin Awesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Tchakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (15), pp.3153. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30153153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiencies for 52 pesticides and pharmaceuticals from wastewater effluent by coupling solar heterogeneous photo-oxidation with TiO2 and infiltration in saturated soil column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 956, pp.177278. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of 39 contaminants of emerging concern found in wastewater effluent by coupling nanofiltration and infiltration into saturated soil column.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 363, pp.142705. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution au chlorothalonil, un défi pour le traitement de l’eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Teychene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’eau propre grâce au soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The Conversation FR, https://theconversation.com/de-leau-propre-grace-au-soleil-219747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on traite l’eau pour la rendre potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Photocatalytic Membrane Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.541. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes13060541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces pays qui recyclent les eaux usées en eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides dans l’eau du robinet : comment s’effectuent les contrôles en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Diffusion through a Hollow Fiber Membrane Contactor for Pharmaceuticals Removal and Bromate Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Cheikho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.171. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes13020171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D computational fluid dynamics modeling of a hollow fiber membrane contactor ozonation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.103362. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid system coupling ozonation and nanofiltration with functionalized catalytic ceramic membrane for ibuprofen removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Szymański</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Mozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-27225-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pre-Ozonation during Nanofiltration of MBR Effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou-Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.341. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12030341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of PVDF-TiO2 Membranes during Photo-Filtration in the Presence of Inorganic and Organic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.245. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12020245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an ozone diffusion process using a hollow fiber membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.291-303. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées : que va changer le nouveau règlement européen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manque d’eau : comment la réutilisation des eaux usées est devenue une priorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Aging Mechanisms in the Context of UV Irradiation of a Low Fouling and Self-Cleaning PVDF-PVP-TiO2 Hollow-Fiber Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.538. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12050538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Preparation Temperature on the Properties and Performance of Composite PVDF-TiO2 Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.876. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11110876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of organic micropollutants from domestic wastewater: The effect of ozone-based advanced oxidation process on nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.101869 -. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2020.101869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and Toxicity of Carbamazepine and Its Degradation By-Products During Coupling of Ozonation and Nanofiltration for Urban Wastewater Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.798785. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvc.2021.798785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation using hollow fiber contactor technology and its perspectives for micropollutants removal in water: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 729, pp.138664. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of permeate flux behavior during photo-filtration using photocatalytic composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.107781. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2019.107781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized ceramic nanofilter for wastewater treatment by coupling membrane separation and catalytic ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mansas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Atfane-Karfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban wastewater reuse using a coupling between nanofiltration and ozonation: Techno-economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling catalytic ozonation and membrane separation: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mansas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.116221. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées : quels sont les pays les plus en pointe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of photocatalytic and separation processes as a contribution to mineralization of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.115-123. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation as a pretreatment process for nanofiltration brines: Monitoring of transformation products and toxicity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 338, pp.381 - 393. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between degradation pathway and toxicity of acetaminophen and its by-products by using the electro-Fenton process in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of volumetric reduction factor during ozonation of nanofiltration concentrates for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.497 - 506. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.09.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of solute-solute interactions and cake enhanced concentration polarization during removal of pharmaceuticals from urban wastewater by nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.156 - 167. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into photochemical oxidation of Fenuron in water using iron oxide and oxalate: The roles of the dissolved oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Kribéche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 329, pp.120 - 129. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2016.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation of Tributyltin, Dibutyltin and Monobutyltin in Water and Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2014-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity removal assessments related to degradation pathways of azo dyes: Toward an optimization of Electro-Fenton treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.308 - 318. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.06.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Membrane Reactor for the Removal of C.I. Disperse Red 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Buscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gutiérrez-Bouzán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.3633 - 3647. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma8063633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic ozonation with γ-Al2O3 to enhance the degradation of refractory organics in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboussaoud Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stephane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jean-Stephane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 504, pp.519-532. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic in African Waters: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dompé Ghislain Ahoulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hama Maïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (9), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-015-2558-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance PVDF-TiO2 membranes for water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123, pp.283 - 291. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved antifouling properties of TiO 2 /PVDF nanocomposite membranes in UV-coupled ultrafiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toraj Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (21), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration for wastewater reuse: Counteractive effects of fouling and matrice on the rejection of pharmaceutical active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.313 - 327. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of photocatalytic degradation of tributyltin, dibutylin and monobutyltin in water and marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.173 - 179. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of 2,4-dimethylphenol pollutant in water by ozonation catalyzed by SOD, LTA, FAU-X zeolites particles obtained by pseudomorphic transformation (binderless)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 189, pp.200-209. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of binderless zeolite aggregates (SOD, LTA, FAU) beads of 10, 70 microns and 1 mm by direct pseudomorphic transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 176, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solution pH on the performance of photocatalytic membranes during dead-end filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.406 - 414. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2013.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydrodynamics during sol–gel synthesis of TiO2 nanoparticles: From morphology to photocatalytic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (12), pp.2389 - 2400. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2013.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophilic composite membranes for simultaneous separation and photocatalytic degradation of organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.9 - 19. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2013.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of the effect of non-uniform membrane permeability on deposit formation and filtration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 263 (1-3), pp.122 - 132. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2010.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ dynamic characterisation of fouling under different pressure conditions during dead-end filtration: Compressibility properties of particle cakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cabassud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333 (1-2), pp.20-29. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling tertiary wastewater treatments for water reuse: micropollutants elimination using nanofiltration, ozonation and natural reactive barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Van-exter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE Euromed 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-barrières pour la recharge d’aquifères par de l’eau usée traitée : Couplage de procédés intensifs et de solutions basées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de génie des procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de produits pharmaceutiques et minimisation des bromates en traitement tertiaire via diffusion d'ozone par contacteur membranaire à fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE, 2-4 Mars 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver les ressources en eau : la réutilisation des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escapades du Museum de Nîmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réutilisation des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Martin-de-Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, St Matin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane fibres creuse auto-nettoyantes en PVP-PVDF-TiO2 : évolution des propriétés sous irradiation UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées traitées pour préserver les ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Tiers Temps de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced hydrophilicity of TiO2 to enhance permeate flux of composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVDF-TiO2 photocatalytic membrane performance with pure water – a cost / efficiency study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA-Membrane Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLLING PERMEATE FLUX OF COMPOSITE PVDF-TIO2 MEMBRANES BY UV IRRADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic consideration of coupling between nanofiltration and ozonation for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of preparation temperature on structure and performance of PVDF-TiO2 composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV Irradiation on PVDF/Tio2 Nanocomposite Membrane to Improve Antifouling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Membrane Science and Technology - MST2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite PVDF-TIO2 membranes for improved water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse: optimization of operational parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IOA World Congress & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-fouling performances of UV irradiation on PVDF/TiO2 nanocomposite membrane in MBR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation of tributyltin, dibutylin and monobutyltin In water and marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPE2014 : 4th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic membranes for the treatment of refractory organic pollutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation for wastewater treatment in water REUSE: organic matter reduction, micropollutants degradation and transformation products identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse : influence of VFR on degradation rate of drugs active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des schémas de dégradation par l'ozone de quatre polluants pharmaceutiques par couplage UPLC/HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Enjalbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-fouling nanocomposite PVDF-TiO2 membranes for improved water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane processes for wastewater remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Teychene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Figoli; A; Li; Y; Basile; A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Trends and Future Developments on (Bio-) Membranes: Membranes in Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELSEVIER, pp.175-211, 2020, 978-0-12-817300-8; 978-0-12-816778-6. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816778-6.00009-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, la loi évolue pour faciliter la réutilisation des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux de pluie et eaux grises : dans quelles conditions est-il autorisé de les réutiliser en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast : Donner une seconde vie aux eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7F07A51"/>
+    <w:nsid w:val="978AB4BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mendret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1923-0415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130408352" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358769v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atfane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-025-06777-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Maturin Awesso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04700115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trommetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177278" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04171286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13060541" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020171" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04097500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Szyma&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Mozia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27225-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04048150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.11.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulkifli Amadou-Yacouba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12030341" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845128v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Trung Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;ricq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12020245" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Roubaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Lamaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peruchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050538" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mericq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110876" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amadou Yacouba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2020.101869" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaviska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2021.798785" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872090v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138664" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mericq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107781" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mansas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane-Karfane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brosillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197068v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Favier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.02.034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116221" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Plantard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.10.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671831v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.05.045" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Van Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulkifli Amadou Yacouba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zoungrana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avril" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.071" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Krib&#233;che" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sehili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.06.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386K0ZWJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0127" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.06.108" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688403v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Buscio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Crespi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8063633" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079847v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboussaoud Wael" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Pic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jean-Stephane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.037" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684783v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domp&#233; Ghislain Ahoul&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalanne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hama Ma&#239;ga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2558-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683022v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;ricq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.10.047" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZS3G8V1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tavakol Moghadam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toraj Mohammadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41731" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W9F5L77-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M15MHKJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905891v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.042" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLDZ6G6Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828169v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.04.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689960v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisa Hatat-Fraile" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.07.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3W5MXDS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.04.022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.03.030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17VRC3CM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2010.06.048" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W1SBK7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317954v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.01.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZWL3G4B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808924v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808941v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Van-exter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03762969v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03786218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03786309v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889190v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03789581v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795958v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Duc Tran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795948v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906704v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826556v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trung" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826537v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Tran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714291v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mericq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714294v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aza&#239;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714283v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mohammadi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. M&#233;ricq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714290v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavakol Moghadam" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088664v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hatat-Fraile" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637230v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774269v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906398v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753207v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929005v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816778-6.00009-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822759v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harmand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822777v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295593v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gall&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Couderc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mendret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1923-0415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130408352" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358769v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane-Karfane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-025-06777-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Maturin Awesso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trommetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04700115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142705" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04171286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13060541" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020171" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103362" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04097500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Szyma&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Mozia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27225-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulkifli Amadou-Yacouba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12030341" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Trung Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;ricq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12020245" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04048150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.11.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Roubaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Lamaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peruchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050538" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mericq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110876" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amadou Yacouba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2020.101869" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaviska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2021.798785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138664" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mericq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107781" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mansas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brosillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Favier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.02.034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116221" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Plantard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.10.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.05.045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Van Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulkifli Amadou Yacouba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zoungrana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avril" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.060" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Krib&#233;che" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sehili" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.06.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386K0ZWJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0127" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.06.108" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Buscio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Crespi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8063633" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboussaoud Wael" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Pic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jean-Stephane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.037" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684783v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domp&#233; Ghislain Ahoul&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalanne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hama Ma&#239;ga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2558-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683022v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;ricq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.10.047" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZS3G8V1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tavakol Moghadam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toraj Mohammadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41731" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W9F5L77-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687567v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M15MHKJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.042" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLDZ6G6Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.04.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisa Hatat-Fraile" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.07.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3W5MXDS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.04.022" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.03.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17VRC3CM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699393v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2010.06.048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W1SBK7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.01.035" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZWL3G4B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808941v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Van-exter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808924v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03762969v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03786218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03786309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03789581v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795958v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Duc Tran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795948v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826556v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trung" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Tran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714283v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mohammadi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. M&#233;ricq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mericq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aza&#239;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714290v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavakol Moghadam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088664v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hatat-Fraile" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637230v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774269v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906398v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816778-6.00009-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822759v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harmand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295593v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gall&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Couderc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>