--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> julie mendret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1923-0415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130408352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abatement of micropollutants and formation of transformation products in municipal wastewater effluent during ozonation: complementarity of targeted and non-targeted analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, pp.139426. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a hybrid catalytic ozonation–ceramic membrane nanofiltration system for potential removal of antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Atfane-Karfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (2), pp.135. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-025-06777-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFAS et dépollution de l’eau : les pistes actuelles pour traiter ces « polluants éternels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Glyphosate in Water by Electro-Oxidation on Magneli Phase: Application to a Nanofiltration Concentrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Maturin Awesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Tchakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (15), pp.3153. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30153153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiencies for 52 pesticides and pharmaceuticals from wastewater effluent by coupling solar heterogeneous photo-oxidation with TiO2 and infiltration in saturated soil column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 956, pp.177278. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of 39 contaminants of emerging concern found in wastewater effluent by coupling nanofiltration and infiltration into saturated soil column.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 363, pp.142705. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution au chlorothalonil, un défi pour le traitement de l’eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Teychene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’eau propre grâce au soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The Conversation FR, https://theconversation.com/de-leau-propre-grace-au-soleil-219747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on traite l’eau pour la rendre potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Photocatalytic Membrane Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.541. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes13060541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces pays qui recyclent les eaux usées en eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides dans l’eau du robinet : comment s’effectuent les contrôles en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Diffusion through a Hollow Fiber Membrane Contactor for Pharmaceuticals Removal and Bromate Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Cheikho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.171. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes13020171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D computational fluid dynamics modeling of a hollow fiber membrane contactor ozonation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.103362. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid system coupling ozonation and nanofiltration with functionalized catalytic ceramic membrane for ibuprofen removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Szymański</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Mozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-27225-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pre-Ozonation during Nanofiltration of MBR Effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou-Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.341. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12030341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of PVDF-TiO2 Membranes during Photo-Filtration in the Presence of Inorganic and Organic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.245. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12020245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an ozone diffusion process using a hollow fiber membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.291-303. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées : que va changer le nouveau règlement européen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manque d’eau : comment la réutilisation des eaux usées est devenue une priorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Aging Mechanisms in the Context of UV Irradiation of a Low Fouling and Self-Cleaning PVDF-PVP-TiO2 Hollow-Fiber Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.538. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12050538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Preparation Temperature on the Properties and Performance of Composite PVDF-TiO2 Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.876. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11110876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of organic micropollutants from domestic wastewater: The effect of ozone-based advanced oxidation process on nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.101869 -. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2020.101869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and Toxicity of Carbamazepine and Its Degradation By-Products During Coupling of Ozonation and Nanofiltration for Urban Wastewater Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.798785. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvc.2021.798785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation using hollow fiber contactor technology and its perspectives for micropollutants removal in water: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 729, pp.138664. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of permeate flux behavior during photo-filtration using photocatalytic composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.107781. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2019.107781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized ceramic nanofilter for wastewater treatment by coupling membrane separation and catalytic ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mansas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Atfane-Karfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban wastewater reuse using a coupling between nanofiltration and ozonation: Techno-economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling catalytic ozonation and membrane separation: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mansas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.116221. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées : quels sont les pays les plus en pointe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of photocatalytic and separation processes as a contribution to mineralization of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.115-123. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation as a pretreatment process for nanofiltration brines: Monitoring of transformation products and toxicity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 338, pp.381 - 393. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between degradation pathway and toxicity of acetaminophen and its by-products by using the electro-Fenton process in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of volumetric reduction factor during ozonation of nanofiltration concentrates for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.497 - 506. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.09.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of solute-solute interactions and cake enhanced concentration polarization during removal of pharmaceuticals from urban wastewater by nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.156 - 167. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into photochemical oxidation of Fenuron in water using iron oxide and oxalate: The roles of the dissolved oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Kribéche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 329, pp.120 - 129. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2016.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation of Tributyltin, Dibutyltin and Monobutyltin in Water and Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2014-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity removal assessments related to degradation pathways of azo dyes: Toward an optimization of Electro-Fenton treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.308 - 318. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.06.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Membrane Reactor for the Removal of C.I. Disperse Red 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Buscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gutiérrez-Bouzán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.3633 - 3647. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma8063633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic ozonation with γ-Al2O3 to enhance the degradation of refractory organics in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboussaoud Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stephane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jean-Stephane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 504, pp.519-532. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic in African Waters: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dompé Ghislain Ahoulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hama Maïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (9), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-015-2558-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance PVDF-TiO2 membranes for water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123, pp.283 - 291. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved antifouling properties of TiO 2 /PVDF nanocomposite membranes in UV-coupled ultrafiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toraj Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (21), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration for wastewater reuse: Counteractive effects of fouling and matrice on the rejection of pharmaceutical active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.313 - 327. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of photocatalytic degradation of tributyltin, dibutylin and monobutyltin in water and marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.173 - 179. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of 2,4-dimethylphenol pollutant in water by ozonation catalyzed by SOD, LTA, FAU-X zeolites particles obtained by pseudomorphic transformation (binderless)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 189, pp.200-209. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of binderless zeolite aggregates (SOD, LTA, FAU) beads of 10, 70 microns and 1 mm by direct pseudomorphic transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 176, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solution pH on the performance of photocatalytic membranes during dead-end filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.406 - 414. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2013.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydrodynamics during sol–gel synthesis of TiO2 nanoparticles: From morphology to photocatalytic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (12), pp.2389 - 2400. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2013.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophilic composite membranes for simultaneous separation and photocatalytic degradation of organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.9 - 19. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2013.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of the effect of non-uniform membrane permeability on deposit formation and filtration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 263 (1-3), pp.122 - 132. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2010.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ dynamic characterisation of fouling under different pressure conditions during dead-end filtration: Compressibility properties of particle cakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cabassud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333 (1-2), pp.20-29. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling tertiary wastewater treatments for water reuse: micropollutants elimination using nanofiltration, ozonation and natural reactive barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Van-exter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE Euromed 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-barrières pour la recharge d’aquifères par de l’eau usée traitée : Couplage de procédés intensifs et de solutions basées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de génie des procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de produits pharmaceutiques et minimisation des bromates en traitement tertiaire via diffusion d'ozone par contacteur membranaire à fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE, 2-4 Mars 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver les ressources en eau : la réutilisation des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escapades du Museum de Nîmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réutilisation des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Martin-de-Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, St Matin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane fibres creuse auto-nettoyantes en PVP-PVDF-TiO2 : évolution des propriétés sous irradiation UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées traitées pour préserver les ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Tiers Temps de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced hydrophilicity of TiO2 to enhance permeate flux of composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVDF-TiO2 photocatalytic membrane performance with pure water – a cost / efficiency study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA-Membrane Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLLING PERMEATE FLUX OF COMPOSITE PVDF-TIO2 MEMBRANES BY UV IRRADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic consideration of coupling between nanofiltration and ozonation for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of preparation temperature on structure and performance of PVDF-TiO2 composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV Irradiation on PVDF/Tio2 Nanocomposite Membrane to Improve Antifouling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Membrane Science and Technology - MST2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite PVDF-TIO2 membranes for improved water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse: optimization of operational parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IOA World Congress & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-fouling performances of UV irradiation on PVDF/TiO2 nanocomposite membrane in MBR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation of tributyltin, dibutylin and monobutyltin In water and marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPE2014 : 4th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic membranes for the treatment of refractory organic pollutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation for wastewater treatment in water REUSE: organic matter reduction, micropollutants degradation and transformation products identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse : influence of VFR on degradation rate of drugs active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des schémas de dégradation par l'ozone de quatre polluants pharmaceutiques par couplage UPLC/HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Enjalbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-fouling nanocomposite PVDF-TiO2 membranes for improved water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane processes for wastewater remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Teychene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Figoli; A; Li; Y; Basile; A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Trends and Future Developments on (Bio-) Membranes: Membranes in Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELSEVIER, pp.175-211, 2020, 978-0-12-817300-8; 978-0-12-816778-6. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816778-6.00009-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, la loi évolue pour faciliter la réutilisation des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux de pluie et eaux grises : dans quelles conditions est-il autorisé de les réutiliser en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast : Donner une seconde vie aux eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> julie mendret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1923-0415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130408352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abatement of micropollutants and formation of transformation products in municipal wastewater effluent during ozonation: complementarity of targeted and non-targeted analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, pp.139426. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a hybrid catalytic ozonation–ceramic membrane nanofiltration system for potential removal of antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Atfane-Karfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (2), pp.135. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-025-06777-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFAS et dépollution de l’eau : les pistes actuelles pour traiter ces « polluants éternels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Glyphosate in Water by Electro-Oxidation on Magneli Phase: Application to a Nanofiltration Concentrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Maturin Awesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Tchakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (15), pp.3153. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30153153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiencies for 52 pesticides and pharmaceuticals from wastewater effluent by coupling solar heterogeneous photo-oxidation with TiO2 and infiltration in saturated soil column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 956, pp.177278. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of 39 contaminants of emerging concern found in wastewater effluent by coupling nanofiltration and infiltration into saturated soil column.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 363, pp.142705. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution au chlorothalonil, un défi pour le traitement de l’eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Teychene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’eau propre grâce au soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The Conversation FR, https://theconversation.com/de-leau-propre-grace-au-soleil-219747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on traite l’eau pour la rendre potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Photocatalytic Membrane Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.541. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes13060541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces pays qui recyclent les eaux usées en eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D computational fluid dynamics modeling of a hollow fiber membrane contactor ozonation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.103362. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Diffusion through a Hollow Fiber Membrane Contactor for Pharmaceuticals Removal and Bromate Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Cheikho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.171. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes13020171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides dans l’eau du robinet : comment s’effectuent les contrôles en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid system coupling ozonation and nanofiltration with functionalized catalytic ceramic membrane for ibuprofen removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Szymański</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Mozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-27225-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an ozone diffusion process using a hollow fiber membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.291-303. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pre-Ozonation during Nanofiltration of MBR Effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou-Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.341. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12030341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of PVDF-TiO2 Membranes during Photo-Filtration in the Presence of Inorganic and Organic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.245. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12020245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées : que va changer le nouveau règlement européen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manque d’eau : comment la réutilisation des eaux usées est devenue une priorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Aging Mechanisms in the Context of UV Irradiation of a Low Fouling and Self-Cleaning PVDF-PVP-TiO2 Hollow-Fiber Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.538. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12050538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Preparation Temperature on the Properties and Performance of Composite PVDF-TiO2 Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.876. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11110876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of organic micropollutants from domestic wastewater: The effect of ozone-based advanced oxidation process on nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.101869 -. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2020.101869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and Toxicity of Carbamazepine and Its Degradation By-Products During Coupling of Ozonation and Nanofiltration for Urban Wastewater Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.798785. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvc.2021.798785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation using hollow fiber contactor technology and its perspectives for micropollutants removal in water: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 729, pp.138664. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of permeate flux behavior during photo-filtration using photocatalytic composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.107781. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2019.107781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized ceramic nanofilter for wastewater treatment by coupling membrane separation and catalytic ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mansas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Atfane-Karfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban wastewater reuse using a coupling between nanofiltration and ozonation: Techno-economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling catalytic ozonation and membrane separation: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mansas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.116221. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées : quels sont les pays les plus en pointe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of photocatalytic and separation processes as a contribution to mineralization of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.115-123. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation as a pretreatment process for nanofiltration brines: Monitoring of transformation products and toxicity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 338, pp.381 - 393. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between degradation pathway and toxicity of acetaminophen and its by-products by using the electro-Fenton process in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of volumetric reduction factor during ozonation of nanofiltration concentrates for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.497 - 506. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.09.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of solute-solute interactions and cake enhanced concentration polarization during removal of pharmaceuticals from urban wastewater by nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.156 - 167. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into photochemical oxidation of Fenuron in water using iron oxide and oxalate: The roles of the dissolved oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Kribéche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 329, pp.120 - 129. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2016.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation of Tributyltin, Dibutyltin and Monobutyltin in Water and Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2014-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity removal assessments related to degradation pathways of azo dyes: Toward an optimization of Electro-Fenton treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.308 - 318. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.06.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Membrane Reactor for the Removal of C.I. Disperse Red 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Buscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gutiérrez-Bouzán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.3633 - 3647. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma8063633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic ozonation with γ-Al2O3 to enhance the degradation of refractory organics in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboussaoud Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stephane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jean-Stephane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 504, pp.519-532. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic in African Waters: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dompé Ghislain Ahoulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hama Maïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (9), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-015-2558-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance PVDF-TiO2 membranes for water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123, pp.283 - 291. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved antifouling properties of TiO 2 /PVDF nanocomposite membranes in UV-coupled ultrafiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toraj Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (21), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration for wastewater reuse: Counteractive effects of fouling and matrice on the rejection of pharmaceutical active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.313 - 327. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of photocatalytic degradation of tributyltin, dibutylin and monobutyltin in water and marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.173 - 179. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of 2,4-dimethylphenol pollutant in water by ozonation catalyzed by SOD, LTA, FAU-X zeolites particles obtained by pseudomorphic transformation (binderless)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 189, pp.200-209. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of binderless zeolite aggregates (SOD, LTA, FAU) beads of 10, 70 microns and 1 mm by direct pseudomorphic transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 176, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solution pH on the performance of photocatalytic membranes during dead-end filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.406 - 414. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2013.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydrodynamics during sol–gel synthesis of TiO2 nanoparticles: From morphology to photocatalytic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (12), pp.2389 - 2400. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2013.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophilic composite membranes for simultaneous separation and photocatalytic degradation of organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.9 - 19. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2013.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of the effect of non-uniform membrane permeability on deposit formation and filtration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 263 (1-3), pp.122 - 132. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2010.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ dynamic characterisation of fouling under different pressure conditions during dead-end filtration: Compressibility properties of particle cakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cabassud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333 (1-2), pp.20-29. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-barrières pour la recharge d’aquifères par de l’eau usée traitée : Couplage de procédés intensifs et de solutions basées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de génie des procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling tertiary wastewater treatments for water reuse: micropollutants elimination using nanofiltration, ozonation and natural reactive barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Van-exter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE Euromed 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de produits pharmaceutiques et minimisation des bromates en traitement tertiaire via diffusion d'ozone par contacteur membranaire à fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE, 2-4 Mars 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver les ressources en eau : la réutilisation des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escapades du Museum de Nîmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réutilisation des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Martin-de-Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, St Matin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane fibres creuse auto-nettoyantes en PVP-PVDF-TiO2 : évolution des propriétés sous irradiation UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées traitées pour préserver les ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Tiers Temps de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced hydrophilicity of TiO2 to enhance permeate flux of composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVDF-TiO2 photocatalytic membrane performance with pure water – a cost / efficiency study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA-Membrane Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLLING PERMEATE FLUX OF COMPOSITE PVDF-TIO2 MEMBRANES BY UV IRRADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic consideration of coupling between nanofiltration and ozonation for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of preparation temperature on structure and performance of PVDF-TiO2 composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV Irradiation on PVDF/Tio2 Nanocomposite Membrane to Improve Antifouling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Membrane Science and Technology - MST2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-fouling performances of UV irradiation on PVDF/TiO2 nanocomposite membrane in MBR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite PVDF-TIO2 membranes for improved water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse: optimization of operational parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IOA World Congress & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation of tributyltin, dibutylin and monobutyltin In water and marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPE2014 : 4th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic membranes for the treatment of refractory organic pollutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation for wastewater treatment in water REUSE: organic matter reduction, micropollutants degradation and transformation products identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse : influence of VFR on degradation rate of drugs active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des schémas de dégradation par l'ozone de quatre polluants pharmaceutiques par couplage UPLC/HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Enjalbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-fouling nanocomposite PVDF-TiO2 membranes for improved water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane processes for wastewater remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Teychene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Figoli; A; Li; Y; Basile; A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Trends and Future Developments on (Bio-) Membranes: Membranes in Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELSEVIER, pp.175-211, 2020, 978-0-12-817300-8; 978-0-12-816778-6. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816778-6.00009-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, la loi évolue pour faciliter la réutilisation des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux de pluie et eaux grises : dans quelles conditions est-il autorisé de les réutiliser en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast : Donner une seconde vie aux eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="978AB4BE"/>
+    <w:nsid w:val="14DA163F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mendret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1923-0415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130408352" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358769v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane-Karfane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-025-06777-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Maturin Awesso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trommetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04700115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142705" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04171286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13060541" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020171" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103362" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04097500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Szyma&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Mozia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27225-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulkifli Amadou-Yacouba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12030341" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Trung Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;ricq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12020245" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04048150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.11.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Roubaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Lamaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peruchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050538" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mericq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110876" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amadou Yacouba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2020.101869" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaviska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2021.798785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138664" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mericq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107781" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mansas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brosillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Favier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.02.034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116221" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Plantard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.10.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.05.045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Van Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulkifli Amadou Yacouba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zoungrana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avril" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.060" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Krib&#233;che" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sehili" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.06.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386K0ZWJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0127" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.06.108" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Buscio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Crespi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8063633" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboussaoud Wael" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Pic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jean-Stephane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.037" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684783v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domp&#233; Ghislain Ahoul&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalanne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hama Ma&#239;ga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2558-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683022v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;ricq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.10.047" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZS3G8V1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tavakol Moghadam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toraj Mohammadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41731" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W9F5L77-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687567v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M15MHKJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.042" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLDZ6G6Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.04.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisa Hatat-Fraile" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.07.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3W5MXDS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.04.022" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.03.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17VRC3CM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699393v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2010.06.048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W1SBK7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.01.035" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZWL3G4B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808941v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Van-exter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808924v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03762969v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03786218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03786309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03789581v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795958v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Duc Tran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795948v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826556v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trung" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Tran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714283v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mohammadi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. M&#233;ricq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mericq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aza&#239;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714290v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavakol Moghadam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088664v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hatat-Fraile" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637230v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774269v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906398v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816778-6.00009-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822759v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harmand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295593v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gall&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Couderc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mendret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1923-0415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130408352" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358769v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane-Karfane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-025-06777-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Maturin Awesso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trommetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04700115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142705" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04171286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13060541" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020171" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04097500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Szyma&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Mozia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27225-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04048150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.11.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulkifli Amadou-Yacouba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12030341" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845128v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Trung Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;ricq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12020245" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Roubaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Lamaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peruchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050538" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mericq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110876" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amadou Yacouba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2020.101869" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaviska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2021.798785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138664" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mericq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107781" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mansas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brosillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Favier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.02.034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116221" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Plantard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.10.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.05.045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Van Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulkifli Amadou Yacouba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zoungrana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avril" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.060" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Krib&#233;che" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sehili" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.06.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386K0ZWJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0127" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.06.108" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Buscio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Crespi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8063633" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboussaoud Wael" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Pic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jean-Stephane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.037" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684783v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domp&#233; Ghislain Ahoul&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalanne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hama Ma&#239;ga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2558-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683022v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;ricq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.10.047" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZS3G8V1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tavakol Moghadam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toraj Mohammadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41731" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W9F5L77-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687567v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M15MHKJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.042" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLDZ6G6Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.04.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisa Hatat-Fraile" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.07.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3W5MXDS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.04.022" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.03.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17VRC3CM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699393v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2010.06.048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W1SBK7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.01.035" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZWL3G4B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808924v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808941v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Van-exter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03762969v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03786218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03786309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03789581v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795958v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Duc Tran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795948v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826556v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trung" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Tran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714283v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mohammadi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. M&#233;ricq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714290v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavakol Moghadam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714291v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mericq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714294v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aza&#239;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088664v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hatat-Fraile" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637230v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774269v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906398v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816778-6.00009-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822759v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harmand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295593v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gall&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Couderc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>