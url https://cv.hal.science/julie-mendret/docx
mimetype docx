--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> julie mendret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1923-0415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130408352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abatement of micropollutants and formation of transformation products in municipal wastewater effluent during ozonation: complementarity of targeted and non-targeted analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, pp.139426. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a hybrid catalytic ozonation–ceramic membrane nanofiltration system for potential removal of antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Atfane-Karfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (2), pp.135. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-025-06777-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFAS et dépollution de l’eau : les pistes actuelles pour traiter ces « polluants éternels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Glyphosate in Water by Electro-Oxidation on Magneli Phase: Application to a Nanofiltration Concentrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Maturin Awesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Tchakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (15), pp.3153. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30153153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiencies for 52 pesticides and pharmaceuticals from wastewater effluent by coupling solar heterogeneous photo-oxidation with TiO2 and infiltration in saturated soil column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 956, pp.177278. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of 39 contaminants of emerging concern found in wastewater effluent by coupling nanofiltration and infiltration into saturated soil column.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 363, pp.142705. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution au chlorothalonil, un défi pour le traitement de l’eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Teychene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’eau propre grâce au soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The Conversation FR, https://theconversation.com/de-leau-propre-grace-au-soleil-219747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on traite l’eau pour la rendre potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Photocatalytic Membrane Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.541. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes13060541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces pays qui recyclent les eaux usées en eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D computational fluid dynamics modeling of a hollow fiber membrane contactor ozonation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.103362. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Diffusion through a Hollow Fiber Membrane Contactor for Pharmaceuticals Removal and Bromate Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Cheikho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.171. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes13020171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides dans l’eau du robinet : comment s’effectuent les contrôles en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid system coupling ozonation and nanofiltration with functionalized catalytic ceramic membrane for ibuprofen removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Szymański</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Mozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-27225-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an ozone diffusion process using a hollow fiber membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.291-303. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pre-Ozonation during Nanofiltration of MBR Effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou-Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.341. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12030341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of PVDF-TiO2 Membranes during Photo-Filtration in the Presence of Inorganic and Organic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.245. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12020245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées : que va changer le nouveau règlement européen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manque d’eau : comment la réutilisation des eaux usées est devenue une priorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Aging Mechanisms in the Context of UV Irradiation of a Low Fouling and Self-Cleaning PVDF-PVP-TiO2 Hollow-Fiber Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.538. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12050538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Preparation Temperature on the Properties and Performance of Composite PVDF-TiO2 Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.876. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11110876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of organic micropollutants from domestic wastewater: The effect of ozone-based advanced oxidation process on nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.101869 -. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2020.101869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and Toxicity of Carbamazepine and Its Degradation By-Products During Coupling of Ozonation and Nanofiltration for Urban Wastewater Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.798785. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvc.2021.798785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation using hollow fiber contactor technology and its perspectives for micropollutants removal in water: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 729, pp.138664. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of permeate flux behavior during photo-filtration using photocatalytic composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.107781. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2019.107781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized ceramic nanofilter for wastewater treatment by coupling membrane separation and catalytic ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mansas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Atfane-Karfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban wastewater reuse using a coupling between nanofiltration and ozonation: Techno-economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling catalytic ozonation and membrane separation: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mansas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.116221. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées : quels sont les pays les plus en pointe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of photocatalytic and separation processes as a contribution to mineralization of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.115-123. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation as a pretreatment process for nanofiltration brines: Monitoring of transformation products and toxicity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 338, pp.381 - 393. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between degradation pathway and toxicity of acetaminophen and its by-products by using the electro-Fenton process in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of volumetric reduction factor during ozonation of nanofiltration concentrates for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.497 - 506. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.09.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of solute-solute interactions and cake enhanced concentration polarization during removal of pharmaceuticals from urban wastewater by nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.156 - 167. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into photochemical oxidation of Fenuron in water using iron oxide and oxalate: The roles of the dissolved oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Kribéche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 329, pp.120 - 129. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2016.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation of Tributyltin, Dibutyltin and Monobutyltin in Water and Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2014-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity removal assessments related to degradation pathways of azo dyes: Toward an optimization of Electro-Fenton treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.308 - 318. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.06.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Membrane Reactor for the Removal of C.I. Disperse Red 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Buscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gutiérrez-Bouzán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.3633 - 3647. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma8063633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic ozonation with γ-Al2O3 to enhance the degradation of refractory organics in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboussaoud Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stephane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jean-Stephane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 504, pp.519-532. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic in African Waters: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dompé Ghislain Ahoulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hama Maïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (9), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-015-2558-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance PVDF-TiO2 membranes for water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123, pp.283 - 291. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved antifouling properties of TiO 2 /PVDF nanocomposite membranes in UV-coupled ultrafiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toraj Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (21), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration for wastewater reuse: Counteractive effects of fouling and matrice on the rejection of pharmaceutical active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.313 - 327. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of photocatalytic degradation of tributyltin, dibutylin and monobutyltin in water and marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.173 - 179. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of 2,4-dimethylphenol pollutant in water by ozonation catalyzed by SOD, LTA, FAU-X zeolites particles obtained by pseudomorphic transformation (binderless)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 189, pp.200-209. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of binderless zeolite aggregates (SOD, LTA, FAU) beads of 10, 70 microns and 1 mm by direct pseudomorphic transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 176, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solution pH on the performance of photocatalytic membranes during dead-end filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.406 - 414. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2013.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydrodynamics during sol–gel synthesis of TiO2 nanoparticles: From morphology to photocatalytic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (12), pp.2389 - 2400. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2013.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophilic composite membranes for simultaneous separation and photocatalytic degradation of organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.9 - 19. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2013.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of the effect of non-uniform membrane permeability on deposit formation and filtration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 263 (1-3), pp.122 - 132. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2010.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ dynamic characterisation of fouling under different pressure conditions during dead-end filtration: Compressibility properties of particle cakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cabassud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333 (1-2), pp.20-29. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-barrières pour la recharge d’aquifères par de l’eau usée traitée : Couplage de procédés intensifs et de solutions basées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de génie des procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling tertiary wastewater treatments for water reuse: micropollutants elimination using nanofiltration, ozonation and natural reactive barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Van-exter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE Euromed 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de produits pharmaceutiques et minimisation des bromates en traitement tertiaire via diffusion d'ozone par contacteur membranaire à fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE, 2-4 Mars 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver les ressources en eau : la réutilisation des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escapades du Museum de Nîmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réutilisation des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Martin-de-Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, St Matin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane fibres creuse auto-nettoyantes en PVP-PVDF-TiO2 : évolution des propriétés sous irradiation UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées traitées pour préserver les ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Tiers Temps de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced hydrophilicity of TiO2 to enhance permeate flux of composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVDF-TiO2 photocatalytic membrane performance with pure water – a cost / efficiency study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA-Membrane Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLLING PERMEATE FLUX OF COMPOSITE PVDF-TIO2 MEMBRANES BY UV IRRADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic consideration of coupling between nanofiltration and ozonation for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of preparation temperature on structure and performance of PVDF-TiO2 composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV Irradiation on PVDF/Tio2 Nanocomposite Membrane to Improve Antifouling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Membrane Science and Technology - MST2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-fouling performances of UV irradiation on PVDF/TiO2 nanocomposite membrane in MBR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite PVDF-TIO2 membranes for improved water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse: optimization of operational parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IOA World Congress & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation of tributyltin, dibutylin and monobutyltin In water and marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPE2014 : 4th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic membranes for the treatment of refractory organic pollutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation for wastewater treatment in water REUSE: organic matter reduction, micropollutants degradation and transformation products identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse : influence of VFR on degradation rate of drugs active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des schémas de dégradation par l'ozone de quatre polluants pharmaceutiques par couplage UPLC/HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Enjalbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-fouling nanocomposite PVDF-TiO2 membranes for improved water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane processes for wastewater remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Teychene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Figoli; A; Li; Y; Basile; A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Trends and Future Developments on (Bio-) Membranes: Membranes in Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELSEVIER, pp.175-211, 2020, 978-0-12-817300-8; 978-0-12-816778-6. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816778-6.00009-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, la loi évolue pour faciliter la réutilisation des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux de pluie et eaux grises : dans quelles conditions est-il autorisé de les réutiliser en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast : Donner une seconde vie aux eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> julie mendret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1923-0415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130408352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abatement of micropollutants and formation of transformation products in municipal wastewater effluent during ozonation: complementarity of targeted and non-targeted analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, pp.139426. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a hybrid catalytic ozonation–ceramic membrane nanofiltration system for potential removal of antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Atfane-Karfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (2), pp.135. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-025-06777-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFAS et dépollution de l’eau : les pistes actuelles pour traiter ces « polluants éternels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Glyphosate in Water by Electro-Oxidation on Magneli Phase: Application to a Nanofiltration Concentrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Maturin Awesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Tchakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (15), pp.3153. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30153153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of 39 contaminants of emerging concern found in wastewater effluent by coupling nanofiltration and infiltration into saturated soil column.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 363, pp.142705. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiencies for 52 pesticides and pharmaceuticals from wastewater effluent by coupling solar heterogeneous photo-oxidation with TiO2 and infiltration in saturated soil column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somar Khaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 956, pp.177278. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution au chlorothalonil, un défi pour le traitement de l’eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Teychene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on traite l’eau pour la rendre potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’eau propre grâce au soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The Conversation FR, https://theconversation.com/de-leau-propre-grace-au-soleil-219747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Photocatalytic Membrane Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.541. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes13060541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces pays qui recyclent les eaux usées en eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides dans l’eau du robinet : comment s’effectuent les contrôles en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Diffusion through a Hollow Fiber Membrane Contactor for Pharmaceuticals Removal and Bromate Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Cheikho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.171. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes13020171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D computational fluid dynamics modeling of a hollow fiber membrane contactor ozonation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.103362. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid system coupling ozonation and nanofiltration with functionalized catalytic ceramic membrane for ibuprofen removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Szymański</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Mozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-27225-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pre-Ozonation during Nanofiltration of MBR Effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou-Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.341. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12030341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of PVDF-TiO2 Membranes during Photo-Filtration in the Presence of Inorganic and Organic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.245. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12020245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an ozone diffusion process using a hollow fiber membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.291-303. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées : que va changer le nouveau règlement européen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manque d’eau : comment la réutilisation des eaux usées est devenue une priorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Aging Mechanisms in the Context of UV Irradiation of a Low Fouling and Self-Cleaning PVDF-PVP-TiO2 Hollow-Fiber Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.538. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12050538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Preparation Temperature on the Properties and Performance of Composite PVDF-TiO2 Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.876. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11110876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of organic micropollutants from domestic wastewater: The effect of ozone-based advanced oxidation process on nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.101869 -. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2020.101869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and Toxicity of Carbamazepine and Its Degradation By-Products During Coupling of Ozonation and Nanofiltration for Urban Wastewater Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.798785. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvc.2021.798785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation using hollow fiber contactor technology and its perspectives for micropollutants removal in water: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 729, pp.138664. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of permeate flux behavior during photo-filtration using photocatalytic composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.107781. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2019.107781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized ceramic nanofilter for wastewater treatment by coupling membrane separation and catalytic ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mansas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Atfane-Karfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban wastewater reuse using a coupling between nanofiltration and ozonation: Techno-economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling catalytic ozonation and membrane separation: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mansas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.116221. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées : quels sont les pays les plus en pointe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of photocatalytic and separation processes as a contribution to mineralization of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.115-123. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation as a pretreatment process for nanofiltration brines: Monitoring of transformation products and toxicity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 338, pp.381 - 393. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between degradation pathway and toxicity of acetaminophen and its by-products by using the electro-Fenton process in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of volumetric reduction factor during ozonation of nanofiltration concentrates for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.497 - 506. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.09.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of solute-solute interactions and cake enhanced concentration polarization during removal of pharmaceuticals from urban wastewater by nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.156 - 167. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into photochemical oxidation of Fenuron in water using iron oxide and oxalate: The roles of the dissolved oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Kribéche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 329, pp.120 - 129. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2016.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation of Tributyltin, Dibutyltin and Monobutyltin in Water and Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2014-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity removal assessments related to degradation pathways of azo dyes: Toward an optimization of Electro-Fenton treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulkifli Amadou Yacouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.308 - 318. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.06.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Membrane Reactor for the Removal of C.I. Disperse Red 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Buscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gutiérrez-Bouzán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.3633 - 3647. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma8063633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic ozonation with γ-Al2O3 to enhance the degradation of refractory organics in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboussaoud Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stephane Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jean-Stephane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 504, pp.519-532. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic in African Waters: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dompé Ghislain Ahoulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hama Maïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (9), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-015-2558-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance PVDF-TiO2 membranes for water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123, pp.283 - 291. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved antifouling properties of TiO 2 /PVDF nanocomposite membranes in UV-coupled ultrafiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toraj Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (21), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration for wastewater reuse: Counteractive effects of fouling and matrice on the rejection of pharmaceutical active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.313 - 327. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of photocatalytic degradation of tributyltin, dibutylin and monobutyltin in water and marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.173 - 179. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of 2,4-dimethylphenol pollutant in water by ozonation catalyzed by SOD, LTA, FAU-X zeolites particles obtained by pseudomorphic transformation (binderless)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 189, pp.200-209. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solution pH on the performance of photocatalytic membranes during dead-end filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.406 - 414. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2013.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of binderless zeolite aggregates (SOD, LTA, FAU) beads of 10, 70 microns and 1 mm by direct pseudomorphic transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Vittenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 176, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydrodynamics during sol–gel synthesis of TiO2 nanoparticles: From morphology to photocatalytic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (12), pp.2389 - 2400. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2013.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophilic composite membranes for simultaneous separation and photocatalytic degradation of organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisa Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.9 - 19. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2013.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of the effect of non-uniform membrane permeability on deposit formation and filtration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 263 (1-3), pp.122 - 132. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2010.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ dynamic characterisation of fouling under different pressure conditions during dead-end filtration: Compressibility properties of particle cakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cabassud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333 (1-2), pp.20-29. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling tertiary wastewater treatments for water reuse: micropollutants elimination using nanofiltration, ozonation and natural reactive barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Van-exter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE Euromed 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-barrières pour la recharge d’aquifères par de l’eau usée traitée : Couplage de procédés intensifs et de solutions basées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de génie des procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de produits pharmaceutiques et minimisation des bromates en traitement tertiaire via diffusion d'ozone par contacteur membranaire à fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE, 2-4 Mars 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver les ressources en eau : la réutilisation des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escapades du Museum de Nîmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réutilisation des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Martin-de-Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, St Matin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane fibres creuse auto-nettoyantes en PVP-PVDF-TiO2 : évolution des propriétés sous irradiation UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées traitées pour préserver les ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Tiers Temps de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced hydrophilicity of TiO2 to enhance permeate flux of composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVDF-TiO2 photocatalytic membrane performance with pure water – a cost / efficiency study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA-Membrane Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic consideration of coupling between nanofiltration and ozonation for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLLING PERMEATE FLUX OF COMPOSITE PVDF-TIO2 MEMBRANES BY UV IRRADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of preparation temperature on structure and performance of PVDF-TiO2 composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-fouling performances of UV irradiation on PVDF/TiO2 nanocomposite membrane in MBR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite PVDF-TIO2 membranes for improved water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse: optimization of operational parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IOA World Congress & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV Irradiation on PVDF/Tio2 Nanocomposite Membrane to Improve Antifouling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tavakol Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Membrane Science and Technology - MST2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation of tributyltin, dibutylin and monobutyltin In water and marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPE2014 : 4th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic membranes for the treatment of refractory organic pollutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hatat-Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation for wastewater treatment in water REUSE: organic matter reduction, micropollutants degradation and transformation products identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Ferreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Luquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse : influence of VFR on degradation rate of drugs active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des schémas de dégradation par l'ozone de quatre polluants pharmaceutiques par couplage UPLC/HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Enjalbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-fouling nanocomposite PVDF-TiO2 membranes for improved water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Méricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane processes for wastewater remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Teychene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Figoli; A; Li; Y; Basile; A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Trends and Future Developments on (Bio-) Membranes: Membranes in Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELSEVIER, pp.175-211, 2020, 978-0-12-817300-8; 978-0-12-816778-6. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816778-6.00009-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, la loi évolue pour faciliter la réutilisation des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux de pluie et eaux grises : dans quelles conditions est-il autorisé de les réutiliser en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast : Donner une seconde vie aux eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendret Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14DA163F"/>
+    <w:nsid w:val="02F81D4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mendret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1923-0415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130408352" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358769v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane-Karfane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-025-06777-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Maturin Awesso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trommetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04700115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142705" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04171286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13060541" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020171" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04097500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Szyma&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Mozia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27225-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04048150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.11.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulkifli Amadou-Yacouba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12030341" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845128v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Trung Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;ricq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12020245" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Roubaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Lamaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peruchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050538" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mericq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110876" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amadou Yacouba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2020.101869" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaviska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2021.798785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138664" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mericq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107781" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mansas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brosillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Favier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.02.034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116221" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Plantard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.10.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.05.045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Van Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulkifli Amadou Yacouba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zoungrana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avril" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.060" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Krib&#233;che" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sehili" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.06.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386K0ZWJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0127" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.06.108" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Buscio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Crespi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8063633" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboussaoud Wael" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Pic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jean-Stephane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.037" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684783v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domp&#233; Ghislain Ahoul&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalanne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hama Ma&#239;ga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2558-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683022v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;ricq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.10.047" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZS3G8V1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tavakol Moghadam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toraj Mohammadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41731" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W9F5L77-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687567v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M15MHKJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.042" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLDZ6G6Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.04.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisa Hatat-Fraile" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.07.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3W5MXDS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.04.022" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.03.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17VRC3CM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699393v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2010.06.048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W1SBK7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.01.035" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZWL3G4B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808924v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808941v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Van-exter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03762969v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03786218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03786309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03789581v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795958v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Duc Tran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795948v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826556v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trung" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Tran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714283v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mohammadi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. M&#233;ricq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714290v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavakol Moghadam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714291v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mericq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714294v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aza&#239;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088664v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hatat-Fraile" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637230v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774269v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906398v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816778-6.00009-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822759v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harmand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295593v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gall&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Couderc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-mendret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1923-0415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130408352" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358769v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane-Karfane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-025-06777-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Maturin Awesso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04700115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trommetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177278" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04171286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13060541" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020171" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103362" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04097500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Szyma&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Mozia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27225-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulkifli Amadou-Yacouba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12030341" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Trung Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;ricq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12020245" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04048150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.11.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Roubaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Lamaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peruchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050538" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mericq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110876" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amadou Yacouba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2020.101869" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaviska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2021.798785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138664" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mericq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107781" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mansas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brosillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Favier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.02.034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116221" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Plantard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.10.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.05.045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Van Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulkifli Amadou Yacouba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zoungrana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avril" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.060" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Krib&#233;che" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sehili" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.06.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386K0ZWJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0127" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.06.108" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Buscio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Crespi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8063633" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboussaoud Wael" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Pic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jean-Stephane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.037" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684783v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domp&#233; Ghislain Ahoul&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalanne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hama Ma&#239;ga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2558-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683022v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;ricq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.10.047" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZS3G8V1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tavakol Moghadam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toraj Mohammadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41731" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W9F5L77-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687567v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M15MHKJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.042" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLDZ6G6Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisa Hatat-Fraile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.07.025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3W5MXDS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828169v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.04.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.04.022" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.03.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17VRC3CM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699393v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2010.06.048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W1SBK7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.01.035" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZWL3G4B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808941v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Van-exter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808924v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03762969v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03786218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03786309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03789581v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795958v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Duc Tran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795948v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906704v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826556v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trung" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Tran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714290v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavakol Moghadam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mohammadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. M&#233;ricq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714291v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mericq" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714294v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aza&#239;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714283v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088664v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hatat-Fraile" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637230v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774269v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906398v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816778-6.00009-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822759v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harmand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295593v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gall&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Couderc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>