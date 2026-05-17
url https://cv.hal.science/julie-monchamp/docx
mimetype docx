--- v0 (2026-03-31)
+++ v1 (2026-05-17)
@@ -66,532 +66,392 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
-[...138 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dadan Archaeological Project. Report on the Autumn 2023 and Spring 2024 Field Seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rohmer</w:t>
+                <w:t xml:space="preserve">Fabien Lesguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Alahmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre national de la recherche scientitique (CNRS); Royal Commission for AlUla (RCU); Agence française pour le développement d'AlUla (Afalula). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dadan Archaeological Project Report on the Autumn 2022 and Spring 2023 Field Seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rohmer</w:t>
+                <w:t xml:space="preserve">Fabien Lesguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Alahmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs – Umr Orient &amp; Méditerranée; Agence française pour le développement d'AlUla (Afalula); Royal Commission for AlUla (RCU). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muraille du Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soubira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d’activité 2016-2017, Supplément au BIFAO 117. 2017, pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -601,203 +461,343 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological Evidence for Islamic Activity in Dakhleh Oasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin A. Hope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony J. Mills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G.E. Bowen, C.A. Hope, O.E. Kaper, P.N Kucera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oasis Papers 7. Studies on Late Roman to Modern Egypt in Honour of Fred Leemhuis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archeopress, p. 103-126, 2025, 9781803279435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilier céramique des sites d’Erazgaworz et de Daštadem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’est d’Ani. Forteresses et églises inédites du nord de l’Arménie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, pp.319-331, 2020, Mémoires de l'académie des inscriptions et belles-lettres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Antique - Early Islamic local ceramic traditions from Dadan, AlUla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Monchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Riba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221782v1</w:t>
+                <w:t xml:space="preserve">Shadi Shabo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Congress on the Arcaheology of the Ancient Near-East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05548009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -972,51 +972,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poteries ottomanes des murailles du Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison du Groupe international d'étude de la céramique égyptienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32, pp.85-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1041,51 +1041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Citerne el-Nabih (Alexandrie) : le mobilier céramique issu des fouilles, written by Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70 (3), pp.362-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1123,51 +1123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilier médiéval et ottoman de Bab al-Gedid (Murailles du Caire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison du Groupe international d'étude de la céramique égyptienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, pp.133-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1192,51 +1192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques médiévales et ottomanes du Mashtal. Murailles du Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison du Groupe international d'étude de la céramique égyptienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28, pp.253-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1261,51 +1261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblages céramiques d’époque médiévale de Burg al-Zafar, murailles du Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison du Groupe international d'étude de la céramique égyptienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27, pp.5-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1330,51 +1330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques fatimides de Bab al-Nasr, murailles du Caire (fin Xe –XIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison du Groupe international d'étude de la céramique égyptienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26, pp.143-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1399,51 +1399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphero-conical Vessels from the Ayyubid Wall of Cairo: A Typology (11th – 15th c.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Islamic Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (2), pp.195-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1477,51 +1477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques ayyoubides de Bab al-Nasr, murailles du Caire (fin XIIe – 1ère moitié XIIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison du Groupe international d'étude de la céramique égyptienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25, pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1546,51 +1546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques romaines de Smouha (Alexandrie), IIe siècle ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison du Groupe international d'étude de la céramique égyptienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24, pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1615,51 +1615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques de Smouha, Alexandrie, Égypte. Époques romaine et romaine tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandrina 4, Etudes alexandrines 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.35-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1684,77 +1684,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La muraille ayyoubide du Caire : les fouilles archéologiques de Bab al-Barqiyya et de Bab al-Mahruq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36, pp.287-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1811,51 +1811,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques des Murailles du Caire (fin Xe- début XVIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">77, 2018, Fouilles de l’Ifao, 9782724707229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2042,51 +2042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monchamp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shabo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05261786v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Alahmari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pradines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Balestra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soubira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin A. Hope" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Mills" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcphillips" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chung-To" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-20231669" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jia.v3i2.32827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaudel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05261786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Alahmari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493381v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911567v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pradines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Balestra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soubira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monchamp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin A. Hope" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Mills" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221782v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shabo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcphillips" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chung-To" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-20231669" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jia.v3i2.32827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaudel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>