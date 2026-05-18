--- v0 (2026-03-15)
+++ v1 (2026-05-18)
@@ -228,1482 +228,1638 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoires de draps, histoires des femmes : les draps dans les fictions naturalistes de Lucien Descaves</w:t>
+                <w:t xml:space="preserve">Écrire et méditer le voyage à l’étranger : le cas Maurice Barrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.18137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312334v1</w:t>
+                <w:t xml:space="preserve">hal-05568104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">compte-rendu de : Vincent Berthelier, Le Style réactionnaire. De Maurras à Houellebecq</w:t>
+                <w:t xml:space="preserve">Les mémoires inédits d’HDR – et ce qu’ils disent de la communauté des historiens français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12kwb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.59441⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04312344v1</w:t>
+                <w:t xml:space="preserve">hal-05568110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter l’histoire, écrire la mémoire : Péguy et quelques témoignages de la Commune</w:t>
+                <w:t xml:space="preserve">Histoires de draps, histoires des femmes : les draps dans les fictions naturalistes de Lucien Descaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 177, pp.47-59</w:t>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97, pp.31-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312418v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘‘Le bourgeon de la réalité et la fleur épanouie de la légende’’ : Anatole France et l’hagiographie</w:t>
+                <w:t xml:space="preserve">compte-rendu de : Vincent Berthelier, Le Style réactionnaire. De Maurras à Houellebecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.59441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04312325v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Trublions et scoops, un contemporain à contretemps : Anatole France</w:t>
+                <w:t xml:space="preserve">Documenter l’histoire, écrire la mémoire : Péguy et quelques témoignages de la Commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 177, pp.47-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807983v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le roman idéologique fait à la communauté, compte-rendu de : Béatrice Laville, Une poétique des fictions autoritaires. Les voies de Zola, Barrès, Bourget</w:t>
+                <w:t xml:space="preserve">‘‘Le bourgeon de la réalité et la fleur épanouie de la légende’’ : Anatole France et l’hagiographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (4)</w:t>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.163-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220424v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les romans-chroniques d’Anatole France et Octave Mirbeau : la longue vie des matériaux recyclés</w:t>
+                <w:t xml:space="preserve">Entre Trublions et scoops, un contemporain à contretemps : Anatole France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51, pp.163-185</w:t>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521498v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche d’un temps perdu. Descaves et les « feuilles mortes » de la Commune de Paris</w:t>
+                <w:t xml:space="preserve">Poétique du récit d’enfance chez Péguy : Pierre ou le commencement d’une œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, p. 285-299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174575v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critique de l'historiographie et historiographie critique chez Anatole France</w:t>
+                <w:t xml:space="preserve">Vallès et l'événement, compte-rendu de : Céline Léger, Jules Vallès, la fabrique médiatique de l’événement (1857-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l’épreuve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7</w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154103v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">compte rendu de : Christine Bénévent, Miroirs d’encre</w:t>
+                <w:t xml:space="preserve">Les romans-chroniques d’Anatole France et Octave Mirbeau : la longue vie des matériaux recyclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.163-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.56748⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03808008v1</w:t>
+                <w:t xml:space="preserve">hal-03521498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Lupin à Darien : entre presse et roman, quelques réflexions sur les voleurs de la Belle Époque</w:t>
+                <w:t xml:space="preserve">À la recherche d’un temps perdu. Descaves et les « feuilles mortes » de la Commune de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/trans.7068⟩</w:t>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.9974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639230v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vallès et l'événement, compte-rendu de : Céline Léger, Jules Vallès, la fabrique médiatique de l’événement (1857-1870)</w:t>
+                <w:t xml:space="preserve">Ce que le roman idéologique fait à la communauté, compte-rendu de : Béatrice Laville, Une poétique des fictions autoritaires. Les voies de Zola, Barrès, Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (6)</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253516v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poétique du récit d’enfance chez Péguy : Pierre ou le commencement d’une œuvre</w:t>
+                <w:t xml:space="preserve">Critique de l'historiographie et historiographie critique chez Anatole France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 176, p. 285-299</w:t>
+              <w:t xml:space="preserve">À l’épreuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807991v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">compte-rendu de : Alain Pagès, L’affaire Dreyfus. Vérités et légendes, Paris, Perrin, 2019</w:t>
+                <w:t xml:space="preserve">compte rendu de : Christine Bénévent, Miroirs d’encre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.56748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03137913v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Île des Pingouins d’Anatole France : origines et horizons d’un antiroman historique</w:t>
+                <w:t xml:space="preserve">De Lupin à Darien : entre presse et roman, quelques réflexions sur les voleurs de la Belle Époque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belphegor</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trans.7068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/belphegor.3277⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03136570v1</w:t>
+                <w:t xml:space="preserve">hal-03639230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">compte-rendu de : Fabienne Henryot (dir.), La Fabrique du patrimoine écrit. Objets, acteurs, usages sociaux</w:t>
+                <w:t xml:space="preserve">compte-rendu de : Alain Pagès, L’affaire Dreyfus. Vérités et légendes, Paris, Perrin, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.278-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.42143⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03137906v1</w:t>
+                <w:t xml:space="preserve">hal-03137913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">compte-rendu de : Thomas Bouchet, De colère et d’ennui, Anamosa, 2018.</w:t>
+                <w:t xml:space="preserve">L’Île des Pingouins d’Anatole France : origines et horizons d’un antiroman historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Belphegor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belphegor.3277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137917v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">compte-rendu de : Camille Creyghton, Résurrections de Michelet. Politique et historiographie en France depuis 1870</w:t>
+                <w:t xml:space="preserve">compte-rendu de : Thomas Bouchet, De colère et d’ennui, Anamosa, 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.176-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137901v1</w:t>
+                <w:t xml:space="preserve">hal-03137917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">compte-rendu de : Lucien Descaves, Philémon vieux de la vieille. Roman de la Commune, de l’exil et du retour, éd. Maxime Jourdan, Paris, La Découverte, 2019.</w:t>
+                <w:t xml:space="preserve">compte-rendu de : Fabienne Henryot (dir.), La Fabrique du patrimoine écrit. Objets, acteurs, usages sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.42143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte-rendu de : Camille Creyghton, Résurrections de Michelet. Politique et historiographie en France depuis 1870</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Moucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.42953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte-rendu de : Lucien Descaves, Philémon vieux de la vieille. Roman de la Commune, de l’exil et du retour, éd. Maxime Jourdan, Paris, La Découverte, 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Moucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.39621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1713,167 +1869,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens du crime : ambiguïtés poétiques dans Les Déracinés de Barrès et Paris de Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « Crime et métaphysique au XIXe siècle », Université Toulouse 2 Jean-Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole France et Charles Péguy à l’assaut de l’historiographie méthodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude « Savoirs et pouvoirs à l’épreuve de l’épistémocritique », organisation IHRIM/DESE/MAGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Lyon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1883,194 +2039,194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le palimpseste classique dans La Rôtisserie de la reine Pédauque : regards obliques sur le siècle de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Histoire feuilletée. Dispositifs intertextuels dans la fiction historique au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 243-257, 2022, 978-2-7535-8619-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique d’une passion fin-de-siècle : l’eros marmoréen dans Aphrodite de Pierre Louÿs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanciers fin-de-siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill | Rodopi, pp.153-164, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004443808_012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2138,51 +2294,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="654DF4EC"/>
+    <w:nsid w:val="13D7139E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2369,51 +2525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.item.ens.fr/fransource" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022MON30071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312334v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moucheron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04312344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59441" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04312418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03174575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9974" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03154103v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56748" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BH6BQ0GK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639230v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.7068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03253516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03137913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3277" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03137906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.42143" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6JZRJ37K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03137917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03137901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.42953" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZ293J2V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03137907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.39621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03759920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03137908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004443808_012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.item.ens.fr/fransource" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022MON30071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568104v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moucheron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kwb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04312344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04312418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807991v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03253516v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03174575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9974" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03154103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56748" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BH6BQ0GK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.7068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03137913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3277" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03137917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03137906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.42143" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6JZRJ37K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03137901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.42953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZ293J2V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03137907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.39621" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03759920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03137908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004443808_012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>