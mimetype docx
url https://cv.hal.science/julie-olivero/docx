--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1112,221 +1112,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Taxonomy of Environmental Management Decision: From Rudimentary to Sophisticated Model. An Empirical Study on French Coastal Industries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which consideration of biodiversity in the positioning and arguments of stakeholders ? A dynamic analysis of secondary data. The case of the biomass project (Gardanne-Meyreuil, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Batteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée « Énergie – Biomasse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274873v1</w:t>
+                <w:t xml:space="preserve">hal-04627198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which consideration of biodiversity in the positioning and arguments of stakeholders ? A dynamic analysis of secondary data. The case of the biomass project (Gardanne-Meyreuil, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Taxonomy of Environmental Management Decision: From Rudimentary to Sophisticated Model. An Empirical Study on French Coastal Industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Énergie – Biomasse »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">IXe Congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627198v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ICPE face to environmental issues. From industrial-environmental risk perception to its representation in a vulnerable environment : the case of coastal industrial areas in France</w:t>
               </w:r>
@@ -1394,51 +1394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise face aux risques environnementaux : Enquête sur la gestion de 196 établissements industriels dans cinq agglomérations littorales en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe conférence internationale de management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1476,51 +1476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques industrialo-environnementaux perçus par les entreprises et impacts sur les décisions en matière de gestion. Etude exploratoire sur les bassins industriels de Gardanne et de Fos-Berre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1627,51 +1627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ICPE face to environmental issues. From industrialo-environmental risk perception to its representation in a vulnerable environment: the case of coastal industrial areas in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Environmental Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1804,160 +1804,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES ÉTABLISSEMENTS INDUSTRIELS FACE AUX RISQUES ENVIRONNEMENTAUX : LES BASSINS DE GARDANNE, DE FOS-BERRE ET DE L'HUVEAUNE</w:t>
+                <w:t xml:space="preserve">LES ÉTABLISSEMENTS INDUSTRIELS FACE AUX RISQUES ENVIRONNEMENTAUX : LES BASSINS DE GARDANNE, DE FOS-BERRE ET DE L’HUVEAUNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3, 2014, Travaux de l'Observatoire Hommes-Milieux, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662395v1</w:t>
+                <w:t xml:space="preserve">hal-03608561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES ÉTABLISSEMENTS INDUSTRIELS FACE AUX RISQUES ENVIRONNEMENTAUX : LES BASSINS DE GARDANNE, DE FOS-BERRE ET DE L’HUVEAUNE</w:t>
+                <w:t xml:space="preserve">LES ÉTABLISSEMENTS INDUSTRIELS FACE AUX RISQUES ENVIRONNEMENTAUX : LES BASSINS DE GARDANNE, DE FOS-BERRE ET DE L'HUVEAUNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
-            </w:r>
+              <w:t xml:space="preserve">3, 2014, Travaux de l'Observatoire Hommes-Milieux, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-a7c681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608561v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2357,51 +2357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1187A57A"/>
+    <w:nsid w:val="6DC7D34E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2588,51 +2588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-olivero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181730529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401228v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Olivero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.142.0018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.081.0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823969v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136657v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7c681" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02278054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Haus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-olivero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181730529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401228v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Olivero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.142.0018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.081.0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823969v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136657v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7c681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02278054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Haus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>