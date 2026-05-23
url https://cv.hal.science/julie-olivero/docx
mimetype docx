--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -575,174 +575,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements industriels face aux risques environnementaux : proposition d'une taxonomie et analyse des motivations et obstacles à leur gestion</w:t>
+                <w:t xml:space="preserve">Les établissements industriels face aux risques environnementaux : proposition d'une taxonomie et analyse des motivations et obstacles à leur gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (1), pp.33. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 8(1) (8(1)), pp.33-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274465v1</w:t>
+                <w:t xml:space="preserve">hal-01823969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements industriels face aux risques environnementaux : proposition d'une taxonomie et analyse des motivations et obstacles à leur gestion</w:t>
+                <w:t xml:space="preserve">Les établissements industriels face aux risques environnementaux : proposition d'une taxonomie et analyse des motivations et obstacles à leur gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8(1) (8(1)), pp.33-53</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.081.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823969v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -823,165 +823,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteo et les boues rouges : quelles pratiques de diffusion des informations environnementales.</w:t>
+                <w:t xml:space="preserve">Altéo et les boues rouges : Quelles pratiques de diffusion des informations environnementales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des travaux de l’OHM-Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623559v1</w:t>
+                <w:t xml:space="preserve">hal-02274937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altéo et les boues rouges : Quelles pratiques de diffusion des informations environnementales ?</w:t>
+                <w:t xml:space="preserve">Alteo et les boues rouges : quelles pratiques de diffusion des informations environnementales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des travaux de l’OHM-Bassin Minier de Provence</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274937v1</w:t>
+                <w:t xml:space="preserve">hal-04623559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprise et environnement: une relation ambigue</w:t>
               </w:r>
@@ -1112,221 +1112,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which consideration of biodiversity in the positioning and arguments of stakeholders ? A dynamic analysis of secondary data. The case of the biomass project (Gardanne-Meyreuil, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Taxonomy of Environmental Management Decision: From Rudimentary to Sophisticated Model. An Empirical Study on French Coastal Industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Énergie – Biomasse »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">IXe Congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627198v1</w:t>
+                <w:t xml:space="preserve">hal-02274873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Taxonomy of Environmental Management Decision: From Rudimentary to Sophisticated Model. An Empirical Study on French Coastal Industries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which consideration of biodiversity in the positioning and arguments of stakeholders ? A dynamic analysis of secondary data. The case of the biomass project (Gardanne-Meyreuil, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Batteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée « Énergie – Biomasse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274873v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ICPE face to environmental issues. From industrial-environmental risk perception to its representation in a vulnerable environment : the case of coastal industrial areas in France</w:t>
               </w:r>
@@ -1394,51 +1394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise face aux risques environnementaux : Enquête sur la gestion de 196 établissements industriels dans cinq agglomérations littorales en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe conférence internationale de management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1457,260 +1457,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques industrialo-environnementaux perçus par les entreprises et impacts sur les décisions en matière de gestion. Etude exploratoire sur les bassins industriels de Gardanne et de Fos-Berre.</w:t>
+                <w:t xml:space="preserve">The ICPE face to environmental issues. From industrialo-environmental risk perception to its representation in a vulnerable environment: the case of coastal industrial areas in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Environmental Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274494v1</w:t>
+                <w:t xml:space="preserve">hal-02274492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firms face to environmental issues. From industrialo-environmental risk perception to its management in a vulnerable environment : the case of coastal industrial areas in France</w:t>
+                <w:t xml:space="preserve">Les risques industrialo-environnementaux perçus par les entreprises et impacts sur les décisions en matière de gestion. Etude exploratoire sur les bassins industriels de Gardanne et de Fos-Berre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">XXIème conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823971v1</w:t>
+                <w:t xml:space="preserve">hal-02274494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ICPE face to environmental issues. From industrialo-environmental risk perception to its representation in a vulnerable environment: the case of coastal industrial areas in France.</w:t>
+                <w:t xml:space="preserve">Firms face to environmental issues. From industrialo-environmental risk perception to its management in a vulnerable environment : the case of coastal industrial areas in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Environmental Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274492v1</w:t>
+                <w:t xml:space="preserve">hal-01823971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable, responsabilité sociétale, et normalisation, de quoi parle-t-on?</w:t>
               </w:r>
@@ -1804,160 +1804,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES ÉTABLISSEMENTS INDUSTRIELS FACE AUX RISQUES ENVIRONNEMENTAUX : LES BASSINS DE GARDANNE, DE FOS-BERRE ET DE L’HUVEAUNE</w:t>
+                <w:t xml:space="preserve">LES ÉTABLISSEMENTS INDUSTRIELS FACE AUX RISQUES ENVIRONNEMENTAUX : LES BASSINS DE GARDANNE, DE FOS-BERRE ET DE L'HUVEAUNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
-            </w:r>
+              <w:t xml:space="preserve">3, 2014, Travaux de l'Observatoire Hommes-Milieux, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-a7c681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608561v1</w:t>
+                <w:t xml:space="preserve">hal-01662395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES ÉTABLISSEMENTS INDUSTRIELS FACE AUX RISQUES ENVIRONNEMENTAUX : LES BASSINS DE GARDANNE, DE FOS-BERRE ET DE L'HUVEAUNE</w:t>
+                <w:t xml:space="preserve">LES ÉTABLISSEMENTS INDUSTRIELS FACE AUX RISQUES ENVIRONNEMENTAUX : LES BASSINS DE GARDANNE, DE FOS-BERRE ET DE L’HUVEAUNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3, 2014, Travaux de l'Observatoire Hommes-Milieux, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34972/driihm-a7c681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01662395v1</w:t>
+                <w:t xml:space="preserve">hal-03608561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2357,51 +2357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DC7D34E"/>
+    <w:nsid w:val="33AA7CB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2588,51 +2588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-olivero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181730529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401228v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Olivero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.142.0018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.081.0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823969v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136657v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7c681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02278054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Haus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-olivero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181730529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401228v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Olivero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.142.0018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823969v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274465v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.081.0033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136657v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7c681" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02278054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Haus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>