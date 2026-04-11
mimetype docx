--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -222,191 +222,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le charisme dans la Révolution (1)</w:t>
+                <w:t xml:space="preserve">Le charisme dans la Révolution (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Eychart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 70 (236), pp.9</w:t>
+              <w:t xml:space="preserve">, 2024, 71 (237), pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870065v1</w:t>
+                <w:t xml:space="preserve">hal-04870093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le charisme dans la Révolution (2)</w:t>
+                <w:t xml:space="preserve">Le charisme dans la Révolution (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Eychart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 71 (237), pp.9-10</w:t>
+              <w:t xml:space="preserve">, 2024, 70 (236), pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870093v1</w:t>
+                <w:t xml:space="preserve">hal-04870065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telle sœur, tel frère ? La socialisation adelphique aux pratiques ludiques à 2 ans dans l’« Étude longitudinale française depuis l’enfance » (« Elfe »)</w:t>
               </w:r>
@@ -654,360 +654,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience sensible de la politique chez les enfants. Retour sur la PréZIZIdentielle de 2017</w:t>
+                <w:t xml:space="preserve">Du point de vue des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.7 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320908219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091146v1</w:t>
+                <w:t xml:space="preserve">hal-03088167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des serious games sociologiques dans la cohorte d'enfants ELFE : faire jouer les enfants pour accéder à leurs visions du monde</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’expérience sensible de la politique chez les enfants. Retour sur la PréZIZIdentielle de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085004v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience sensible de la politique chez les enfants. Retour sur la PréZIZIdentielle de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du point de vue des enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des serious games sociologiques dans la cohorte d'enfants ELFE : faire jouer les enfants pour accéder à leurs visions du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 146, pp.7 - 15. </w:t>
+              <w:t xml:space="preserve">, 2020, 146 (1), pp.99-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106320908219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106320908231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088167v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ressorts aux incidences biographiques du travail</w:t>
               </w:r>
@@ -2218,221 +2218,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au service de la classe ouvrière&amp;quot; : quand les militants s'établissent en usine</w:t>
+                <w:t xml:space="preserve">Au carrefour des gauches alternatives : le PSU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Fleury</w:t>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Yon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annie Collovald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Fillieule; Camille Masclet; Sophie Béroud; Isabelle Sommier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.453-484, 2018</w:t>
+              <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militants et les militantes des années 68 en France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.423-452, 2018, 978-2-330-09684-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02046942v1</w:t>
+                <w:t xml:space="preserve">hal-01899073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au carrefour des gauches alternatives : le PSU</w:t>
+                <w:t xml:space="preserve">Au service de la classe ouvrière&amp;quot; : quand les militants s'établissent en usine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Porhel</w:t>
+                <w:t xml:space="preserve">Laure Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Collovald</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karel Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militants et les militantes des années 68 en France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud, pp.423-452, 2018, 978-2-330-09684-7</w:t>
+              <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.453-484, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899073v1</w:t>
+                <w:t xml:space="preserve">halshs-02046942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographical Impacts of Activism in the French “May ‘68”</w:t>
               </w:r>
@@ -2487,77 +2487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer le monde, changer sa vie. Les trajectoires de soixante-huitards en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Collovald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fillieule, Olivier; Béroud, Sophie; Masclet, Camille; Sommier, Isabelle; Collectif SOMBRERO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.423-453, 2018, 978-2-330-09684-7</w:t>
@@ -3150,51 +3150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Grisez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0181" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Eychart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04610753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Hargis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oehmichen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0471" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthomier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Camus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.585.0001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908231" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085899v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908219" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quijoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.034.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03875119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Comby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02556883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.601.0061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02432882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Collovald" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02460889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04726679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diaraye Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Grisez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0181" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870093v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Eychart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04610753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Hargis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oehmichen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0471" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthomier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Camus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.585.0001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908219" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908231" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quijoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.034.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03875119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Comby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02556883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.601.0061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02432882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Collovald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02460889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04726679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diaraye Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>