--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -222,191 +222,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le charisme dans la Révolution (2)</w:t>
+                <w:t xml:space="preserve">Le charisme dans la Révolution (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Eychart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 71 (237), pp.9-10</w:t>
+              <w:t xml:space="preserve">, 2024, 70 (236), pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870093v1</w:t>
+                <w:t xml:space="preserve">hal-04870065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le charisme dans la Révolution (1)</w:t>
+                <w:t xml:space="preserve">Le charisme dans la Révolution (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Eychart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 70 (236), pp.9</w:t>
+              <w:t xml:space="preserve">, 2024, 71 (237), pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870065v1</w:t>
+                <w:t xml:space="preserve">hal-04870093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telle sœur, tel frère ? La socialisation adelphique aux pratiques ludiques à 2 ans dans l’« Étude longitudinale française depuis l’enfance » (« Elfe »)</w:t>
               </w:r>
@@ -654,360 +654,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du point de vue des enfants</w:t>
+                <w:t xml:space="preserve">L’expérience sensible de la politique chez les enfants. Retour sur la PréZIZIdentielle de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088167v1</w:t>
+                <w:t xml:space="preserve">hal-03091146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience sensible de la politique chez les enfants. Retour sur la PréZIZIdentielle de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091146v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience sensible de la politique chez les enfants. Retour sur la PréZIZIdentielle de 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des serious games sociologiques dans la cohorte d'enfants ELFE : faire jouer les enfants pour accéder à leurs visions du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (1), pp.99-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320908231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085899v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des serious games sociologiques dans la cohorte d'enfants ELFE : faire jouer les enfants pour accéder à leurs visions du monde</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du point de vue des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 146 (1), pp.99-123. </w:t>
+              <w:t xml:space="preserve">, 2020, 146, pp.7 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106320908231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106320908219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085004v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ressorts aux incidences biographiques du travail</w:t>
               </w:r>
@@ -3150,51 +3150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Grisez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0181" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870093v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Eychart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04610753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Hargis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oehmichen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0471" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthomier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Camus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.585.0001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908219" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908231" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quijoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.034.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03875119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Comby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02556883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.601.0061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02432882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Collovald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02460889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04726679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diaraye Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Grisez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0181" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Eychart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04610753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Hargis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oehmichen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0471" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthomier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Camus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.585.0001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908219" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quijoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.034.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03875119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Comby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02556883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.601.0061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02432882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Collovald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02460889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04726679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diaraye Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>