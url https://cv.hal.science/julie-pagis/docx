--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -2218,221 +2218,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au carrefour des gauches alternatives : le PSU</w:t>
+                <w:t xml:space="preserve">Au service de la classe ouvrière&amp;quot; : quand les militants s'établissent en usine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Porhel</w:t>
+                <w:t xml:space="preserve">Laure Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Collovald</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karel Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militants et les militantes des années 68 en France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud, pp.423-452, 2018, 978-2-330-09684-7</w:t>
+              <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.453-484, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899073v1</w:t>
+                <w:t xml:space="preserve">halshs-02046942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au service de la classe ouvrière&amp;quot; : quand les militants s'établissent en usine</w:t>
+                <w:t xml:space="preserve">Au carrefour des gauches alternatives : le PSU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Fleury</w:t>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Yon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annie Collovald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Fillieule; Camille Masclet; Sophie Béroud; Isabelle Sommier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.453-484, 2018</w:t>
+              <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militants et les militantes des années 68 en France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.423-452, 2018, 978-2-330-09684-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02046942v1</w:t>
+                <w:t xml:space="preserve">hal-01899073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographical Impacts of Activism in the French “May ‘68”</w:t>
               </w:r>
@@ -2487,77 +2487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer le monde, changer sa vie. Les trajectoires de soixante-huitards en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Collovald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fillieule, Olivier; Béroud, Sophie; Masclet, Camille; Sommier, Isabelle; Collectif SOMBRERO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.423-453, 2018, 978-2-330-09684-7</w:t>
@@ -3150,51 +3150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Grisez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0181" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Eychart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04610753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Hargis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oehmichen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0471" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthomier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Camus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.585.0001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908219" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quijoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.034.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03875119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Comby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02556883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.601.0061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02432882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Collovald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02460889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04726679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diaraye Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Grisez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0181" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Eychart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04610753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Hargis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oehmichen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0471" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthomier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Camus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.585.0001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908219" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quijoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.034.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03875119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Comby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02556883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.601.0061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02432882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Collovald" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02460889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04726679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diaraye Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>