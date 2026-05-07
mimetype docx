--- v0 (2026-03-26)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JULIE PEGHINI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en résonance avec une œuvre. Le cas d’un dispositif de création qui fait recherche et réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Péquignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 218 (2), pp.146-160. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.218.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machin la Hernie : théâtre monstre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Goddard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la LRU à la LPPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noûs Et Alii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série, pp.21-41. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.9261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Labou Tansi en scène(s), une sorcellerie du devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectuels, chercheurs, auteurs en quête du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lacascade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Moreau de Bellaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148-149, pp.27-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire dialoguer la génétique des textes et l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Riffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148-149, p. 225-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommes-nous sortis du monde Sony Labou Tansi ? Le théâtre, la scène, la fable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Récréâtrales (Ouagadougou) / Mantsina sur Scène (Brazzaville) : des espaces où s’inventent des dramaturgies résistantes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Thérésine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, « Les nouvelles dramaturgies », 6, p.82-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique vu depuis les marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mattelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Wanono Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marges et numérique, 142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing digital technologies from the margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mattelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Wanono Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Récréâtrales (Ouagadougou) / Mantsina sur Scène (Brazzaville), Des espaces où s’inventent des dramaturgies résistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Thérésine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’unité dans la diversité à Maurice. Un modèle d’inspiration indienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Purusartha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix parallèles de l'île Maurice : deux discours sur l'idéal national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Intégration/exclusion des minorités à la lumière de l'interculturalité, 36, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sujets en rupture : double religion et athéisme à l'île Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kabaro, revue internationale des Sciences de l'Homme et des Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Savoirs et cultures, VI (8-9), pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm de Chazal and Hervé Masson; Two Avant-Grande Mauritian Artists, Bearers of a National Ideal: Mauritianism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Old Days, New Days, 33, pp.113-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures & Sciences Sociales en quête du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lacascade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Moreau de Bellaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 148-149, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mattelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Wanono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142-143, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat et design. Un dessein indien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Servan-Schreiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de Sony Labou Tansi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Garnier; Julie Peghini. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association pour l'étude des littératures africaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 41, 2016, Pierre Halen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ile rêvée, île réelle, le multiculturalisme à l’île Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUV- Presses universitaires de Vincennes, 2016, collection : Médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Labou Tansi mis en scène(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-Granel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Solitaires Intempestifs, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respirer hors école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raw Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04317035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breathing Out of School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raw Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Martinique - Uzeste, Aller retour par chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">coll. Politiques de la rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du commun, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a les clés de la République? Penser l’interculturalité depuis Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Wanono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et agir pour l’interculturel, Isabelle, Roussel et d’Issa Asgarally (dir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APU-Artois Presses Université, 2015, L’interculturel, enjeux et expériences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique vu depuis les marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mattelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Wanono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des anthropologues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marges et Numérique (142 - 143), Association française des anthropologues, pp.9-27, 2015, ISBN 979-10-90923-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Dominique Malaquais, &amp;quot;Kinshasa chroniques&amp;quot;, Montreuil, Éditions de l’œil, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.716-721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des publics du Théâtre Gérard Philipe – CDN de Saint-Denis : rapport d’enquêtes sur les saisons 2017-2018 et 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cervulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Renzo Dell'Omodarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre Gérard Philipe. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics du Théâtre Gérard Philipe, Centre dramatique national de Saint-Denis (saison 2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cervulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Renzo Dell'Omodarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre Gérard Philipe. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JULIE PEGHINI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en résonance avec une œuvre. Le cas d’un dispositif de création qui fait recherche et réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Péquignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 218 (2), pp.146-160. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.218.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machin la Hernie : théâtre monstre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Goddard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la LRU à la LPPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noûs Et Alii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série, pp.21-41. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.9261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Labou Tansi en scène(s), une sorcellerie du devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectuels, chercheurs, auteurs en quête du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lacascade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Moreau de Bellaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148-149, pp.27-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire dialoguer la génétique des textes et l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Riffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148-149, p. 225-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommes-nous sortis du monde Sony Labou Tansi ? Le théâtre, la scène, la fable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Récréâtrales (Ouagadougou) / Mantsina sur Scène (Brazzaville) : des espaces où s’inventent des dramaturgies résistantes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Thérésine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, « Les nouvelles dramaturgies », 6, p.82-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique vu depuis les marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mattelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Wanono Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marges et numérique, 142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing digital technologies from the margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mattelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Wanono Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Récréâtrales (Ouagadougou) / Mantsina sur Scène (Brazzaville), Des espaces où s’inventent des dramaturgies résistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Thérésine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’unité dans la diversité à Maurice. Un modèle d’inspiration indienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Purusartha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix parallèles de l'île Maurice : deux discours sur l'idéal national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Intégration/exclusion des minorités à la lumière de l'interculturalité, 36, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sujets en rupture : double religion et athéisme à l'île Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kabaro, revue internationale des Sciences de l'Homme et des Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Savoirs et cultures, VI (8-9), pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm de Chazal and Hervé Masson; Two Avant-Grande Mauritian Artists, Bearers of a National Ideal: Mauritianism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Old Days, New Days, 33, pp.113-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures & Sciences Sociales en quête du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lacascade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Moreau de Bellaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 148-149, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mattelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Wanono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142-143, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat et design. Un dessein indien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Servan-Schreiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ile rêvée, île réelle, le multiculturalisme à l’île Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUV- Presses universitaires de Vincennes, 2016, collection : Médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de Sony Labou Tansi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Garnier; Julie Peghini. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association pour l'étude des littératures africaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 41, 2016, Pierre Halen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Labou Tansi mis en scène(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-Granel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Solitaires Intempestifs, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respirer hors école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raw Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04317035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breathing Out of School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raw Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Martinique - Uzeste, Aller retour par chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">coll. Politiques de la rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du commun, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a les clés de la République? Penser l’interculturalité depuis Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Wanono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et agir pour l’interculturel, Isabelle, Roussel et d’Issa Asgarally (dir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APU-Artois Presses Université, 2015, L’interculturel, enjeux et expériences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique vu depuis les marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mattelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Wanono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française des anthropologues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marges et Numérique (142 - 143), Association française des anthropologues, pp.9-27, 2015, ISBN 979-10-90923-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Dominique Malaquais, &amp;quot;Kinshasa chroniques&amp;quot;, Montreuil, Éditions de l’œil, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.716-721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des publics du Théâtre Gérard Philipe – CDN de Saint-Denis : rapport d’enquêtes sur les saisons 2017-2018 et 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cervulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Renzo Dell'Omodarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre Gérard Philipe. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics du Théâtre Gérard Philipe, Centre dramatique national de Saint-Denis (saison 2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cervulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Renzo Dell'Omodarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre Gérard Philipe. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Voisin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.218.0146" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315028v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goddard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#251;s Et Alii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.9261" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541100v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lacascade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moreau de Bellaing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebeyrolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723836v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Th&#233;r&#233;sine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Parizot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mattelart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02340763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03477189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02549511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquillion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Servan-Schreiber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apela.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02547100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02549521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Granel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Malaquais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Neumann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parizot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Chavoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Renzo Dell'Omodarme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Voisin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.218.0146" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315028v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goddard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#251;s Et Alii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.9261" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541100v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lacascade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moreau de Bellaing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebeyrolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723836v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Th&#233;r&#233;sine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Parizot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mattelart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02340763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03477189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02549511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquillion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Servan-Schreiber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02547100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apela.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02549521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Granel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Malaquais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Neumann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parizot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Chavoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Renzo Dell'Omodarme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>