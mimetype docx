--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -465,3329 +465,3406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la recherche avec les professionnels… et les familles ? Obstacles et empêchements d’une démarche inclusive</w:t>
+                <w:t xml:space="preserve">Relations école-familles et dynamiques inclusives dans l’éducation : les apports des recherches collaboratives [Présentation du dossier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024/4 (101), pp.15-34. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 2024/4 (101), pp.7-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292775v1</w:t>
+                <w:t xml:space="preserve">hal-05075084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations école-familles et dynamiques inclusives dans l’éducation : les apports des recherches collaboratives [Présentation du dossier]</w:t>
+                <w:t xml:space="preserve">Faire de la recherche avec les professionnels… et les familles ? Obstacles et empêchements d’une démarche inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024/4 (101), pp.7-14. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 2024/4 (101), pp.15-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075084v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonomie des élèves : variable organisationnelle ou objectif pédagogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Boulin</w:t>
+                <w:t xml:space="preserve">Sofia Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Cyrille</w:t>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement scolaire et autonomie des élèves. Difficultés et ressources en milieu populaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26, pp.103-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseil des maîtres à l’école primaire genevoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1-2 (142-143), pp.65-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rpsf.142.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseil des maîtres à l’école primaire genevoise. Registres interprétatifs de la difficulté de l’élève et processus de construction de normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022/1 (142-143), pp.65-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage des territoires d’intervention sur l’enfance. L’exemple du partenariat interinstitutionnel dans l’école primaire genevoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue Foéven - Ressources éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classe est ouverte, qu’est-ce que ça change ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Je ne peux pas vous en dire plus, c’est confidentiel ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 564, pp.44-46</w:t>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561353v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je ne peux pas vous en dire plus, c’est confidentiel ! »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La classe est ouverte, qu’est-ce que ça change ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Catayée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 564, pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561273v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe est ouverte, qu’est-ce que ça change ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« C’est déjà les parents qu’il faudrait éduquer ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tentations et tentatives d’éduquer les parents, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour le bien de l’élève. La production du consentement parental dans l’entretien enseignants-parents en milieu défavorisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 41 (1), pp.105-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/es.041.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignant-e, les parents, les spécialistes : diffusion des savoirs experts et altération de la collaboration avec les parents dans l’enseignement prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (1), pp.49-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/raised.022.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec et agir sur l’élève. Conceptions ambivalentes et usages pluriels de l’élève sur la scène de l’entretien enseignante-parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 198, pp.61-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfp.5282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À Genève, le REP, un outil de l’école inclusive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 526, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trois niveaux de régulation de la relation école-familles Le cas de l'enseignement prioritaire genevois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Les trois niveaux de régulation de la relation école-familles. Le cas de l'enseignement prioritaire genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 13, pp.67-91</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561385v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trois niveaux de régulation de la relation école-familles. Le cas de l'enseignement prioritaire genevois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Les trois niveaux de régulation de la relation école-familles Le cas de l'enseignement prioritaire genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 13, pp.67-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03649538v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des éducateurs sociaux aux relations entre l’école et les familles dans le canton de Genève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et Profession</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (2), pp.80-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/fp.2015.a59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants dans l'entretien individuel avec les parents : entre souci de la relation et exigence d'efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n° 34 (2), pp.39-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/es.034.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03649474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants dans l'entretien individuel avec les parents : entre souci de la relation et exigence d'efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34, pp.39-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/es.034.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif d'auto-régulation dans l'école : déstabilisation des pratiques professionnelles et reconfiguration des rôles des professeurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment la pédagogie institutionnelle permet aux acteurs de se réapproprier l’évaluation et d’en faire un espace de créativité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Biegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Perraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Lisis 2025 "Parcours et formation des jeunes : éclairages théoriques et méthodologiques, mises en œuvre inspirantes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire international sur l'inclusion scolaire (LISIS), Oct 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Pédagogie et psychothérapie institutionnelles “Soigner, éduquer, accompagner aujourd'hui : dynamiques d'institutionnalisation et de désinstitutionnalisation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528838v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle responsabilité sociale pour la recherche en terrain sensible ? La relation aux « personnes ressources » et l’incidence du chercheur : l’exemple d’une recherche sur l’orientation scolaire »</w:t>
+                <w:t xml:space="preserve">Un dispositif d'auto-régulation dans l'école : déstabilisation des pratiques professionnelles et reconfiguration des rôles des professeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maïtena Armagnague-Roucher</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Perraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Congrès Aref « Engagement dans la recherche, recherches engagées, recherches sur l’engagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Colloque du Lisis 2025 "Parcours et formation des jeunes : éclairages théoriques et méthodologiques, mises en œuvre inspirantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire international sur l'inclusion scolaire (LISIS); INSPE Caen, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355055v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les choix des élèves entre aspiration de métier et influence familiale : retour sur les interventions sociologiques. »</w:t>
+                <w:t xml:space="preserve">Quelle responsabilité sociale pour la recherche en terrain sensible ? La relation aux « personnes ressources » et l’incidence du chercheur : l’exemple d’une recherche sur l’orientation scolaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Véniat</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtena Armagnague-Roucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Colloque Orientation scolaire et devenir des élèves primo-migrants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, MUCEMLAB, Marseille, France</w:t>
+              <w:t xml:space="preserve">Inter-Congrès Aref « Engagement dans la recherche, recherches engagées, recherches sur l’engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355044v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles professions dans l’école primaire genevoise : entre logique préventive des risques et approche inclusive des élèves</w:t>
+                <w:t xml:space="preserve">« Les choix des élèves entre aspiration de métier et influence familiale : retour sur les interventions sociologiques. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Véniat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « L’inclusion au-delà des murs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lisis, HEP Vaud., Oct 2022, Lausanne, France</w:t>
+              <w:t xml:space="preserve">, Colloque Orientation scolaire et devenir des élèves primo-migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, MUCEMLAB, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355066v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Travailler ensemble” : entre prescriptions officielles et complexité de la collaboration. L’exemple d’un dispositif d’aide au travail personnel dans une “Cité éducative” française</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De nouvelles professions dans l’école primaire genevoise : entre logique préventive des risques et approche inclusive des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Travailler ensemble : recomposition et émergence des activités des professionnel·le·s en direction des jeunes », 89ème Congrès de l’ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, LAVAL, Canada</w:t>
+              <w:t xml:space="preserve">Colloque « L’inclusion au-delà des murs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lisis, HEP Vaud., Oct 2022, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074202v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler les relations humaines pour de futurs personnels de direction de dispositifs inclusifs : Mise à l'épreuve d'un dispositif de formation fondé sur la pédagogie expérientielle en temps de Covid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Esther Atlan</w:t>
+                <w:t xml:space="preserve">“Travailler ensemble” : entre prescriptions officielles et complexité de la collaboration. L’exemple d’un dispositif d’aide au travail personnel dans une “Cité éducative” française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La formation à distance, résolument ? Modalités, enjeux, ouvertures et perspectives / Distance education: a brave new world? modalities, challenges, opportunities and prospects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National d’Enseignement à Distance (CNED); Revue scientifique Distances et Médiations des Savoirs (DMS); Université britannique The Open University, Oct 2022, Colloque à distance, France</w:t>
+              <w:t xml:space="preserve">Colloque « Travailler ensemble : recomposition et émergence des activités des professionnel·le·s en direction des jeunes », 89ème Congrès de l’ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, LAVAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439553v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation : notion et incarnation au sein des cités éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Denecheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Denecheau</w:t>
+                <w:t xml:space="preserve">Maïté Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryan Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des politiques éducatives territorialisées aux cités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau scientifique national Cités Educatives et Recherches en Education, Oct 2022, La courneuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les sens donnés à l’autonomie dans un dispositif d’accompagnement au travail personnel de l'élève par les différents acteurs impliqués ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Oria</w:t>
+                <w:t xml:space="preserve">Travailler les relations humaines pour de futurs personnels de direction de dispositifs inclusifs : Mise à l'épreuve d'un dispositif de formation fondé sur la pédagogie expérientielle en temps de Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Arneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Ecole Familles, REF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Namur, Réseau "Education et Formation), Jul 2022, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">La formation à distance, résolument ? Modalités, enjeux, ouvertures et perspectives / Distance education: a brave new world? modalities, challenges, opportunities and prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National d’Enseignement à Distance (CNED); Revue scientifique Distances et Médiations des Savoirs (DMS); Université britannique The Open University, Oct 2022, Colloque à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095342v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Chercher ensemble pour coéduquer »</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quels sont les sens donnés à l’autonomie dans un dispositif d’accompagnement au travail personnel de l'élève par les différents acteurs impliqués ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La SSRE (Société Suisse pour la Recherche en Éducation), l’AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation), et ABC-Educ (Association belge des chercheurs en Éducation) ainsi que l’OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausane, France</w:t>
+              <w:t xml:space="preserve">Symposium Ecole Familles, REF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Namur, Réseau "Education et Formation), Jul 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355079v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«« L’école à la maison » ? Transformation des contours de l’institution scolaire et adaptation des enseignants »</w:t>
+                <w:t xml:space="preserve">« Chercher ensemble pour coéduquer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Changer ?", RT 40 Sociologie de l’éducation et de la formation « Ordres et changements en éducation et formation ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS Université de Lille, Villeneuve d’Ascq, Jul 2021, Villeneuse d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La SSRE (Société Suisse pour la Recherche en Éducation), l’AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation), et ABC-Educ (Association belge des chercheurs en Éducation) ainsi que l’OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355819v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Constituer des « alliances » éducatives. Pour quelle(s) finalité(s) ? »</w:t>
+                <w:t xml:space="preserve">« Educateurs sociaux et enseignants face à la difficulté scolaire : mise en œuvre du travail relationnel et ajustement des pratiques professionnelles en REP genevois »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les « alliances » face aux « nouvelles » problématiques éducatives à l’école : enjeux, tensions et controverses »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Accrochage Scolaire et Alliances Éducatives (Lasalé) HEP Vaud &amp; CY Cergy Paris Université, INSPÉ de Versailles., Mar 2021, à distance, France</w:t>
+              <w:t xml:space="preserve">Colloque international La recherche en travail social et santé dans les sciences de l’éducation et de la formation (TRESSE), "Le travail de la relation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen Normandie, Jun 2021, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355846v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Educateurs sociaux et enseignants face à la difficulté scolaire : mise en œuvre du travail relationnel et ajustement des pratiques professionnelles en REP genevois »</w:t>
+                <w:t xml:space="preserve">«« L’école à la maison » ? Transformation des contours de l’institution scolaire et adaptation des enseignants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international La recherche en travail social et santé dans les sciences de l’éducation et de la formation (TRESSE), "Le travail de la relation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen Normandie, Jun 2021, Rouen (Université de Rouen Normandie), France</w:t>
+              <w:t xml:space="preserve">Colloque "Changer ?", RT 40 Sociologie de l’éducation et de la formation « Ordres et changements en éducation et formation ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS Université de Lille, Villeneuve d’Ascq, Jul 2021, Villeneuse d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355826v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le partage des territoires professionnels en REP genevois. Croisement de logiques d’action et mise en concurrence des savoirs sur l’élève »</w:t>
+                <w:t xml:space="preserve">« Constituer des « alliances » éducatives. Pour quelle(s) finalité(s) ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter-Congrès AREF (à distance), "Politiques et Territoires en Education et Formation : enjeux, débats et perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Jun 2021, à distance, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Les « alliances » face aux « nouvelles » problématiques éducatives à l’école : enjeux, tensions et controverses »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Accrochage Scolaire et Alliances Éducatives (Lasalé) HEP Vaud &amp; CY Cergy Paris Université, INSPÉ de Versailles., Mar 2021, à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355836v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium court « Penser l'inclusion à travers la division du travail éducatif : quelles formes de collaborations avec les parents et entre professionnels ? »</w:t>
+                <w:t xml:space="preserve">« Le partage des territoires professionnels en REP genevois. Croisement de logiques d’action et mise en concurrence des savoirs sur l’élève »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Conus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "L'école primaire au 21e siècle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université., Oct 2021, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve">Colloque Inter-Congrès AREF (à distance), "Politiques et Territoires en Education et Formation : enjeux, débats et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jun 2021, à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355799v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'école confinée, continuités et ruptures »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFS, Colloque "Changer ?", RT 4 Sociologie de l’éducation et de la formation « Ordres et changements en éducation et formation ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium court « Penser l'inclusion à travers la division du travail éducatif : quelles formes de collaborations avec les parents et entre professionnels ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355811v1</w:t>
+                <w:t xml:space="preserve">Xavier Conus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L'école primaire au 21e siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université., Oct 2021, Cergy (CY Cergy Paris université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Relations aux parents et continuité pédagogique »</w:t>
               </w:r>
@@ -4081,64 +4158,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la robustesse d’un dispositif pédagogique tient à l’agencement d’intérêts pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4215,64 +4292,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inquiétude pour Guillaume. Confrontation et ajustement des registres d'expertises entre acteurs de l'école et institutions partenaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Payet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'épreuve de l'autre. Collaborations, cohabitations et disputes interprofessionnelles en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-128, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4310,51 +4387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignant au carrefour d’un double partenariat. Les relations avec les familles et avec d’autres professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques pédagogiques et éducation prioritaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.59-83, 2018, 978-3-0343-3549-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4392,51 +4469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double efficacité performative de l’ethnographie. Une recherche sur les relations école-familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographie de l’école. Les coulisses des institutions scolaires et socio-éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-202, 2016, 978-2-7535-4885-5</w:t>
@@ -4478,51 +4555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double efficacité performative de l'ethnographie. Une recherche sur les relations école-familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographie de l'école. Les coulisses des institutions scolaires et socio-éducatives, Editeurs/trices Payet, J.-P., p. 183-202</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-7535-4885-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4592,64 +4669,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumission d’un dossier thématique pour revue Les Sciences de l’éducation – Pour l’Ère nouvelle intitulé, &amp;quot;Penser l'inclusion à travers la division du travail éducatif : quelles formes de collaborations avec les parents et entre professionnels ? &amp;quot;. Dossier accepté en mars 2022, à paraître automne 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Conus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4860,51 +4937,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D88EA402"/>
+    <w:nsid w:val="D10E394C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5008,51 +5085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CB9C0A9B"/>
+    <w:nsid w:val="32DC46B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5242,51 +5319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-pelhate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0779-7190" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188348808" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/fr/content/recherche/presentation-du-grhapes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisis.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojemigr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y45" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05292775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.101.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.101.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Hachemi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.142.0065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Catay&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Colin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deshayes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Payet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rufin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.022.0049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chartier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giuliani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2015.a59" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.034.0039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05528838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line V&#233;niat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Genet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacobs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Conus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/collaborer-pour-et-avec-les-jeunes-normes-et-pratiques-professionnelles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.37078363.7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03561107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-pelhate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0779-7190" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188348808" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/fr/content/recherche/presentation-du-grhapes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisis.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojemigr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y45" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05292775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Hachemi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.142.0065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Catay&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Colin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpeux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561261v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deshayes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Payet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rufin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.022.0049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5282" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giuliani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2015.a59" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.034.0039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Biegler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05528838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line V&#233;niat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Genet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacobs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Conus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/collaborer-pour-et-avec-les-jeunes-normes-et-pratiques-professionnelles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.37078363.7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03561107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>