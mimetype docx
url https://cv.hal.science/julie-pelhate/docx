--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1065,329 +1065,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je ne peux pas vous en dire plus, c’est confidentiel ! »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La classe est ouverte, qu’est-ce que ça change ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561273v1</w:t>
+                <w:t xml:space="preserve">hal-03184443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classe est ouverte, qu’est-ce que ça change ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Je ne peux pas vous en dire plus, c’est confidentiel ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 564, pp.44-46</w:t>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561353v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classe est ouverte, qu’est-ce que ça change ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La classe est ouverte, qu’est-ce que ça change ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Catayée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 564, pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184443v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« C’est déjà les parents qu’il faudrait éduquer ! »</w:t>
               </w:r>
@@ -1895,338 +1895,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trois niveaux de régulation de la relation école-familles. Le cas de l'enseignement prioritaire genevois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Rufin</w:t>
+                <w:t xml:space="preserve">L’apport des éducateurs sociaux aux relations entre l’école et les familles dans le canton de Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation et Profession</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (2), pp.80-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2015.a59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03649538v1</w:t>
+                <w:t xml:space="preserve">hal-03561195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trois niveaux de régulation de la relation école-familles Le cas de l'enseignement prioritaire genevois</w:t>
+                <w:t xml:space="preserve">Les trois niveaux de régulation de la relation école-familles. Le cas de l'enseignement prioritaire genevois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 13, pp.67-91</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561385v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des éducateurs sociaux aux relations entre l’école et les familles dans le canton de Genève</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les trois niveaux de régulation de la relation école-familles Le cas de l'enseignement prioritaire genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rufin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Giuliani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Pelhate</w:t>
+                <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et Profession</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.67-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/fp.2015.a59⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03561195v1</w:t>
+                <w:t xml:space="preserve">hal-03561385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants dans l'entretien individuel avec les parents : entre souci de la relation et exigence d'efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2286,51 +2286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants dans l'entretien individuel avec les parents : entre souci de la relation et exigence d'efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2757,96 +2757,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles professions dans l’école primaire genevoise : entre logique préventive des risques et approche inclusive des élèves</w:t>
+                <w:t xml:space="preserve">« Chercher ensemble pour coéduquer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « L’inclusion au-delà des murs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lisis, HEP Vaud., Oct 2022, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La SSRE (Société Suisse pour la Recherche en Éducation), l’AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation), et ABC-Educ (Association belge des chercheurs en Éducation) ainsi que l’OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355066v1</w:t>
+                <w:t xml:space="preserve">hal-04355079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Travailler ensemble” : entre prescriptions officielles et complexité de la collaboration. L’exemple d’un dispositif d’aide au travail personnel dans une “Cité éducative” française</w:t>
               </w:r>
@@ -2921,208 +2934,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation : notion et incarnation au sein des cités éducatives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De nouvelles professions dans l’école primaire genevoise : entre logique préventive des risques et approche inclusive des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des politiques éducatives territorialisées aux cités éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau scientifique national Cités Educatives et Recherches en Education, Oct 2022, La courneuve, France</w:t>
+              <w:t xml:space="preserve">Colloque « L’inclusion au-delà des murs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lisis, HEP Vaud., Oct 2022, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937445v1</w:t>
+                <w:t xml:space="preserve">hal-04355066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler les relations humaines pour de futurs personnels de direction de dispositifs inclusifs : Mise à l'épreuve d'un dispositif de formation fondé sur la pédagogie expérientielle en temps de Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Arneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3141,402 +3098,445 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation à distance, résolument ? Modalités, enjeux, ouvertures et perspectives / Distance education: a brave new world? modalities, challenges, opportunities and prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National d’Enseignement à Distance (CNED); Revue scientifique Distances et Médiations des Savoirs (DMS); Université britannique The Open University, Oct 2022, Colloque à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les sens donnés à l’autonomie dans un dispositif d’accompagnement au travail personnel de l'élève par les différents acteurs impliqués ?</w:t>
+                <w:t xml:space="preserve">La participation : notion et incarnation au sein des cités éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Oria</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Denecheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryan Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Ecole Familles, REF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Namur, Réseau "Education et Formation), Jul 2022, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">Des politiques éducatives territorialisées aux cités éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau scientifique national Cités Educatives et Recherches en Education, Oct 2022, La courneuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095342v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Chercher ensemble pour coéduquer »</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quels sont les sens donnés à l’autonomie dans un dispositif d’accompagnement au travail personnel de l'élève par les différents acteurs impliqués ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La SSRE (Société Suisse pour la Recherche en Éducation), l’AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation), et ABC-Educ (Association belge des chercheurs en Éducation) ainsi que l’OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausane, France</w:t>
+              <w:t xml:space="preserve">Symposium Ecole Familles, REF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Namur, Réseau "Education et Formation), Jul 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355079v1</w:t>
+                <w:t xml:space="preserve">hal-04095342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Educateurs sociaux et enseignants face à la difficulté scolaire : mise en œuvre du travail relationnel et ajustement des pratiques professionnelles en REP genevois »</w:t>
+                <w:t xml:space="preserve">« Le partage des territoires professionnels en REP genevois. Croisement de logiques d’action et mise en concurrence des savoirs sur l’élève »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international La recherche en travail social et santé dans les sciences de l’éducation et de la formation (TRESSE), "Le travail de la relation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen Normandie, Jun 2021, Rouen (Université de Rouen Normandie), France</w:t>
+              <w:t xml:space="preserve">Colloque Inter-Congrès AREF (à distance), "Politiques et Territoires en Education et Formation : enjeux, débats et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jun 2021, à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355826v1</w:t>
+                <w:t xml:space="preserve">hal-04355836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«« L’école à la maison » ? Transformation des contours de l’institution scolaire et adaptation des enseignants »</w:t>
+                <w:t xml:space="preserve">« Educateurs sociaux et enseignants face à la difficulté scolaire : mise en œuvre du travail relationnel et ajustement des pratiques professionnelles en REP genevois »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Changer ?", RT 40 Sociologie de l’éducation et de la formation « Ordres et changements en éducation et formation ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS Université de Lille, Villeneuve d’Ascq, Jul 2021, Villeneuse d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Colloque international La recherche en travail social et santé dans les sciences de l’éducation et de la formation (TRESSE), "Le travail de la relation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen Normandie, Jun 2021, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355819v1</w:t>
+                <w:t xml:space="preserve">hal-04355826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Constituer des « alliances » éducatives. Pour quelle(s) finalité(s) ? »</w:t>
               </w:r>
@@ -3585,96 +3585,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le partage des territoires professionnels en REP genevois. Croisement de logiques d’action et mise en concurrence des savoirs sur l’élève »</w:t>
+                <w:t xml:space="preserve">«« L’école à la maison » ? Transformation des contours de l’institution scolaire et adaptation des enseignants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter-Congrès AREF (à distance), "Politiques et Territoires en Education et Formation : enjeux, débats et perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Jun 2021, à distance, France</w:t>
+              <w:t xml:space="preserve">Colloque "Changer ?", RT 40 Sociologie de l’éducation et de la formation « Ordres et changements en éducation et formation ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS Université de Lille, Villeneuve d’Ascq, Jul 2021, Villeneuse d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355836v1</w:t>
+                <w:t xml:space="preserve">hal-04355819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'école confinée, continuités et ruptures »</w:t>
               </w:r>
@@ -4937,51 +4937,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D10E394C"/>
+    <w:nsid w:val="E51C2BAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5085,51 +5085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32DC46B9"/>
+    <w:nsid w:val="3FAAE187"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5319,51 +5319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-pelhate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0779-7190" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188348808" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/fr/content/recherche/presentation-du-grhapes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisis.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojemigr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y45" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05292775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Hachemi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.142.0065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Catay&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Colin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpeux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561261v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deshayes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Payet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rufin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.022.0049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5282" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giuliani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2015.a59" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.034.0039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Biegler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05528838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line V&#233;niat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Genet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacobs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Conus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/collaborer-pour-et-avec-les-jeunes-normes-et-pratiques-professionnelles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.37078363.7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03561107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-pelhate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0779-7190" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188348808" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/fr/content/recherche/presentation-du-grhapes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisis.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojemigr.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y45" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05292775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Hachemi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.142.0065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561273v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Catay&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Colin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561261v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deshayes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Payet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rufin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.022.0049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5282" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giuliani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2015.a59" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chartier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.034.0039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Biegler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05528838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line V&#233;niat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Genet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacobs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Conus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/collaborer-pour-et-avec-les-jeunes-normes-et-pratiques-professionnelles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.37078363.7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03561107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>