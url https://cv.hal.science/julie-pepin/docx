--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -100,546 +100,546 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of skin-core structure in filled room-temperature vulcanized polydimethylsiloxane after long exposure to moderate temperatures</w:t>
+                <w:t xml:space="preserve">Physico-mechanical characterization of 3D-printed PLGA for patient-specific resorbable implants in craniofacial surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Feyne</w:t>
+                <w:t xml:space="preserve">Dimitri Kulker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
+                <w:t xml:space="preserve">Benoit Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Autissier</w:t>
+                <w:t xml:space="preserve">Boris Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pepin</w:t>
+                <w:t xml:space="preserve">Mathieu Venin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 153, pp.109022. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.22225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.109022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-07617-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363555v1</w:t>
+                <w:t xml:space="preserve">hal-05241992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-mechanical characterization of 3D-printed PLGA for patient-specific resorbable implants in craniofacial surgery</w:t>
+                <w:t xml:space="preserve">Multi-scale characterisation of the viscoelastic properties of a fluoroelastomer by DMA and dynamic indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Kulker</w:t>
+                <w:t xml:space="preserve">Hugo Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pépin</w:t>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Rosa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-07617-y⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 343, pp.129399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241992v1</w:t>
+                <w:t xml:space="preserve">hal-05466920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterisation of the viscoelastic properties of a fluoroelastomer by DMA and dynamic indentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Parameter identification of a hyperelastic constitutive model through instrumented indentation and manifold learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129399⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.105427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466920v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of a hyperelastic constitutive model through instrumented indentation and manifold learning</w:t>
+                <w:t xml:space="preserve">Formation of skin-core structure in filled room-temperature vulcanized polydimethylsiloxane after long exposure to moderate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Tocqueville</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Florian Feyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 209, pp.105427. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 153, pp.109022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.109022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173576v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation mechanism of FKM during thermo-oxidative aging from mechanical and network structure correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -751,51 +751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (17), pp.8682-8691. </w:t>
@@ -833,51 +833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ SAXS/WAXS investigations of the mechanically-induced phase transitions in semi-crystalline polyamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -950,51 +950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of key parameters responsible for polymeric liner collapse in hyperbaric type IV hydrogen storage vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1084,51 +1084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication of liner collapse phenomenon observed in hyperbaric type IV hydrogen storage vessel by explosive decompression experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1230,51 +1230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biaxial stretching behavior as a probe of H-bond organization in semi-crystalline polyamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1339,2153 +1339,2028 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of manifold learning to the parameters identification of visco-hyperelastic models from indentation measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A new high-entropy perovskite (LaNdSmSrBa)Co0.2Fe0.8O3-δ oxygen electrodes for reversible solid oxide cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACEX2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, NAPLES, Italy</w:t>
+              <w:t xml:space="preserve">THERMEC‘2025 – International Conference on Processing &amp; Manufacturing of advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universtié de Lille; Université de Tours; Université de Toulouse Capitole; CNRS, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320261v1</w:t>
+                <w:t xml:space="preserve">hal-05190949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermo-chimio-mécanique d’élastomères fortement compressibles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Jacomet</w:t>
+                <w:t xml:space="preserve">Application of manifold learning to the parameters identification of visco-hyperelastic models from indentation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pépin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEformation des POlymères Solides 32 (DEPOS 32)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">ACEX2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, NAPLES, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021336v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new high-entropy perovskite (LaNdSmSrBa)Co0.2Fe0.8O3-δ oxygen electrodes for reversible solid oxide cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">Time-dependent mechanical behavior of semicrystalline polymers by multi-scale characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Venin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Thepin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pierre Goléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC‘2025 – International Conference on Processing &amp; Manufacturing of advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universtié de Lille; Université de Tours; Université de Toulouse Capitole; CNRS, Jun 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">Nanobrücken</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruker, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190949v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de courbes d'indentation instrumentée par décomposition orthogonale aux valeurs propres : application à l'identification des paramètres d'une loi de comportement hyperélastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent mechanical behavior of semicrystalline polymers by multi-scale characterization.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mécanisme de dégradation thermique d'un FKM réticulé au peroxyde en présence de TAIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanobrücken</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruker, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">DEPOS31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I2M Bordeaux, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520245v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanisme de dégradation thermique d'un FKM réticulé au peroxyde en présence de TAIC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Simon</w:t>
+                <w:t xml:space="preserve">Identification de paramètres de lois de comportement hyper-élastiques par indentation instrumentée d’élastomères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pépin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, I2M Bordeaux, Oct 2023, Anglet, France</w:t>
+              <w:t xml:space="preserve">, I2M Bordeaux, Oct 2023, Anglet (64), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236444v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de paramètres de lois de comportement hyper-élastiques par indentation instrumentée d’élastomères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Application de l'indentation instrumentée à l'identification de paramètres de lois de comportement hyper-élastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I2M Bordeaux, Oct 2023, Anglet (64), France</w:t>
+              <w:t xml:space="preserve">MECA-J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Enligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236445v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'indentation instrumentée à l'identification de paramètres de lois de comportement hyper-élastiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of both temperature and relative humidity on the viscoelastic properties of polyamide 6 determined by contact creep experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECA-J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Enligne, France</w:t>
+              <w:t xml:space="preserve">7th World Tribology Congress, WTC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212106v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the fatigue behavior of thermoplastic blends (PP / EVA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of pre-stretch on the scratch resistance of isotactic polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Baltazat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
+                <w:t xml:space="preserve">Mathieu Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">WTC2022 : 7th World Tribology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656314v1</w:t>
+                <w:t xml:space="preserve">hal-03738551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of both temperature and relative humidity on the viscoelastic properties of polyamide 6 determined by contact creep experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Improving the thermomechanical resistance of a fluoroelastomer by adding POSS nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Gauthier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Tribology Congress, WTC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Deformation Yield and Fracture of Polymers (DYFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738549v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-stretch on the scratch resistance of isotactic polypropylene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Understanding the crosslinking processes of a peroxide/TAIC cured FKM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Gauthier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WTC2022 : 7th World Tribology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738551v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the thermomechanical resistance of a fluoroelastomer by adding POSS nanoparticules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Study of the fatigue behavior of thermoplastic blends (PP / EVA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Baltazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Deformation Yield and Fracture of Polymers (DYFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656348v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the crosslinking processes of a peroxide/TAIC cured FKM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude du comportement en fatigue de mélanges de thermoplastiques (PP /EVA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Baltazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daphné Berthier</w:t>
+                <w:t xml:space="preserve">G Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">DEPOS30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783971v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement en fatigue de mélanges de thermoplastiques (PP /EVA)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Compréhension de la réticulation d'un fluoroélastomère et son impact sur la réponse mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521470v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension de la réticulation d'un fluoroélastomère et son impact sur la réponse mécanique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
+                <w:t xml:space="preserve">Numerical identification of the mechanical behaviour of a fluoroelastomer (FKM) using nanoindentation test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
+              <w:t xml:space="preserve">ICERA 2020 International Conference on Engineering Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Thai Nguyen, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521299v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical identification of the mechanical behaviour of a fluoroelastomer (FKM) using nanoindentation test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ observation and numerical modeling of contact creep and recovery on oriented semi-crystalline polymer surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Chalon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Pepin</w:t>
+                <w:t xml:space="preserve">N. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Le Pennec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+                <w:t xml:space="preserve">Thierry Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICERA 2020 International Conference on Engineering Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Thai Nguyen, Vietnam</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097136v1</w:t>
+                <w:t xml:space="preserve">hal-03465774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ observation and numerical modeling of contact creep and recovery on oriented semi-crystalline polymer surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between polymorphism and mechanical response of semi-crystalline polyamide films: case of PA11 and PA6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">16th international conference on Deformation, Yield and Fracture of Polymers (DYFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465774v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between polymorphism and mechanical response of semi-crystalline polyamide films: case of PA11 and PA6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">In-situ SAXS/WAXS investigations on deformation induced structural evolutions in amorphous and semi-crystalline polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Seguela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd World Forum on Advanced Materials (PolyChar23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lincoln, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3495,219 +3370,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters identification of hyperelastic constitutive model by instrumented indentation of filled silicone rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of the (visco)elastic properties of a semicrystalline polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Goléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3717,307 +3592,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the crosslinking processes of a peroxide/TAIC cured FKM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.170-173, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003310266-28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Identification of the Mechanical Behaviour of a Fluoroelastomer (FKM) Using Nanoindentation Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dung Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Engineering Research and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.607-612, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64719-3_66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4164,51 +4039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feyne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Autissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.109022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241992v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kulker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Laure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Venin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-07617-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tocqueville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129399" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105427" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Berthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110271" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc-Vannet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lefebvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.04.073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc-Vannet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.01.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HT4L6GC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03538231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lefebvre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stroeks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.08.078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Vani&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacomet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tocqueville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gol&#233;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656314v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baltazat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rubin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Solar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783971v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baltazat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Berton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rodrigue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lacroix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097136v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Pennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03538237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Miri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03538235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160248v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889428v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-28" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Do" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64719-3_66" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kulker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Laure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Venin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-07617-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tocqueville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129399" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105427" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feyne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Autissier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.109022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Berthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110271" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc-Vannet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lefebvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.04.073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc-Vannet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.01.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HT4L6GC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03538231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lefebvre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stroeks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.08.078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gol&#233;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tocqueville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rubin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Solar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baltazat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baltazat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Berton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rodrigue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lacroix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097136v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Pennec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Do" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03538237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Miri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03538235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-28" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095230v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Do" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64719-3_66" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>