--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -489,714 +489,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The voltage sensitivity of G-protein coupled receptors: Unraveling molecular mechanisms and physiological implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous low-level dietary exposure to glyphosate elicits dose and sex-dependent synaptic and microglial adaptations in the rodent brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Bünemann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noemie Cresto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Courret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athénaïs Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marie Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2024.108741⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 345, pp.123477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770181v2</w:t>
+                <w:t xml:space="preserve">hal-04444827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage tunes mGlu 5 receptor function, impacting synaptic transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chastagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Font-Ingles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 181 (12), pp.1793-1811. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.16317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous low-level dietary exposure to glyphosate elicits dose and sex-dependent synaptic and microglial adaptations in the rodent brain.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Marie Pauline Martin</w:t>
+                <w:t xml:space="preserve">The voltage sensitivity of G-protein coupled receptors: Unraveling molecular mechanisms and physiological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bourret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moritz Bünemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 345, pp.123477. </w:t>
+              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 264, pp.108741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2024.108741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04444827v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770181v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-brain characterization of apoptosis after sevoflurane anesthesia reveals neuronal cell death patterns in the mouse neonatal neocortex</w:t>
+                <w:t xml:space="preserve">Dual-Hit: Glyphosate exposure at NOAEL level negatively impacts birth and glia-behavioural measures in heterozygous shank3 mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Areias</w:t>
+                <w:t xml:space="preserve">Sophie Sakkaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Cresto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Sola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Chastagnier</w:t>
+                <w:t xml:space="preserve">Raphaël Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+                <w:t xml:space="preserve">Maé Jaulmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Zub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-41750-w⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.108201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206756v1</w:t>
+                <w:t xml:space="preserve">hal-04222342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Hit: Glyphosate exposure at NOAEL level negatively impacts birth and glia-behavioural measures in heterozygous shank3 mutants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sakkaki</w:t>
+                <w:t xml:space="preserve">Whole-brain characterization of apoptosis after sevoflurane anesthesia reveals neuronal cell death patterns in the mouse neonatal neocortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Areias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chastagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Cresto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emma Zub</w:t>
+                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 180, pp.108201. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.14763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-41750-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222342v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shank3Venus/Venus knock in mouse enables isoform-specific functional studies of Shank3a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sakkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1286,51 +1286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of hippocampal network oscillation by PICK1-dependent cell surface expression of mGlu3 receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pola Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,412 +1405,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIMTOR, a BRET Biosensor for Live Recording of mTOR Activity in Cell Populations and Single Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enora Moutin</w:t>
+                <w:t xml:space="preserve">The Complex Formed by Group I Metabotropic Glutamate Receptor (mGluR) and Homer1a Plays a Central Role in Metaplasticity and Homeostatic Synaptic Scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3989⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (26), pp.5567-5578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0026-21.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222595v1</w:t>
+                <w:t xml:space="preserve">hal-03282419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring glutamate receptosome dynamics at synapses rescues autism-like deficits in Shank3-deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sakkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Giona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 26 (12), pp.7596-7609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41380-021-01230-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex Formed by Group I Metabotropic Glutamate Receptor (mGluR) and Homer1a Plays a Central Role in Metaplasticity and Homeostatic Synaptic Scaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Bockaert</w:t>
+                <w:t xml:space="preserve">AIMTOR, a BRET Biosensor for Live Recording of mTOR Activity in Cell Populations and Single Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ango</w:t>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (26), pp.5567-5578. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.e3989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0026-21.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282419v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIMTOR, a BRET biosensor for live imaging, reveals subcellular mTOR signaling and dysfunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelatinase Biosensor Reports Cellular Remodeling During Epileptogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2073,51 +2073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Font-Ingles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreno-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2296,723 +2296,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNAP23-Kif5 complex controls mGlu1 receptor trafficking</w:t>
+                <w:t xml:space="preserve">Cafeteria diet induces neuroplastic modifications in the nucleus accumbens mediated by microglia activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Raynaud</w:t>
+                <w:t xml:space="preserve">Miriam Gutiérrez-Martos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Homburger</w:t>
+                <w:t xml:space="preserve">Sueli Mendonça-Netto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Séveno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enora Moutin</w:t>
+                <w:t xml:space="preserve">Emmanuel Valjent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of molecular cell biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jmcb/mjy031⟩</w:t>
+              <w:t xml:space="preserve">Addiction Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.735-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/adb.12541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816297v1</w:t>
+                <w:t xml:space="preserve">hal-02066349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seizure progression and inflammatory mediators promote pericytosis and pericyte-microglia clustering at the cerebrovasculature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast confocal fluorescence imaging in freely behaving mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dussaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chastagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Klement</w:t>
+                <w:t xml:space="preserve">Jozsua Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Garbelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Tassi</w:t>
+                <w:t xml:space="preserve">Jean-Francois Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2018.02.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34472-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071090v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cafeteria diet induces neuroplastic modifications in the nucleus accumbens mediated by microglia activation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sueli Mendonça-Netto</w:t>
+                <w:t xml:space="preserve">Image Processing for Bioluminescence Resonance Energy Transfer Measurement—BRET-Analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chastagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Hemonnot-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/adb.12541⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2017.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066349v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast confocal fluorescence imaging in freely behaving mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Leger</w:t>
+                <w:t xml:space="preserve">SNAP23-Kif5 complex controls mGlu1 receptor trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Homburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Séveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Vigy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34472-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of molecular cell biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.423 - 436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jmcb/mjy031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359828v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Processing for Bioluminescence Resonance Energy Transfer Measurement—BRET-Analyzer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seizure progression and inflammatory mediators promote pericytosis and pericyte-microglia clustering at the cerebrovasculature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Klement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Zub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11, pp.8. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.70-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncom.2017.00118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049465v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Type-Specific mRNA Dysregulation in Hippocampal CA1 Pyramidal Neurons of the Fragile X Syndrome Mouse Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ceolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Boubaker-Vitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3370,64 +3370,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and high resolution single-cell BRET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3736,291 +3736,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated CaMKIIα and Hyperphosphorylation of Homer Mediate Circuit Dysfunction in a Fragile X Syndrome Mouse Model</w:t>
+                <w:t xml:space="preserve">Distinct subsynaptic localization of type 1 metabotropic glutamate receptors at glutamatergic and GABA ergic synapses in the rodent cerebellar cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weirui Guo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Ceolin</w:t>
+                <w:t xml:space="preserve">Mahnaz Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Collins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Perroy</w:t>
+                <w:t xml:space="preserve">Yu Kasugai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberly M Huber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yugo Fukazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Bertaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (10), pp.2297-2311. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.157-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065162v1</w:t>
+                <w:t xml:space="preserve">hal-03674331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct subsynaptic localization of type 1 metabotropic glutamate receptors at glutamatergic and GABA ergic synapses in the rodent cerebellar cortex</w:t>
+                <w:t xml:space="preserve">Elevated CaMKIIα and Hyperphosphorylation of Homer Mediate Circuit Dysfunction in a Fragile X Syndrome Mouse Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahnaz Mansouri</w:t>
+                <w:t xml:space="preserve">Weirui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ceolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Kasugai</w:t>
+                <w:t xml:space="preserve">Katie Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yugo Fukazawa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kimberly M Huber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (2), pp.157-167. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (10), pp.2297-2311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.12779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674331v1</w:t>
+                <w:t xml:space="preserve">hal-02065162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaffold remodeling in space and time controls synaptic transmission</w:t>
               </w:r>
@@ -4091,432 +4091,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated stimulation of dopamine D1-like receptor and hyperactivation of mTOR signaling lead to generalized seizures, altered dentate gyrus plasticity, and memory deficits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rho-GTPase-activating Protein Interacting with Cdc-42-interacting Protein 4 Homolog 2 (Rich2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Gangarossa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Perroy</w:t>
+                <w:t xml:space="preserve">Caroline Clerté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.22327⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (5), pp.2600-2609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m113.534636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944940v1</w:t>
+                <w:t xml:space="preserve">hal-03674325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stoichiometry of scaffold complexes in living neurons -DLC2 functions as a dimerization engine for GKAP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+                <w:t xml:space="preserve">Repeated stimulation of dopamine D1-like receptor and hyperactivation of mTOR signaling lead to generalized seizures, altered dentate gyrus plasticity, and memory deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Gangarossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ceolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Lerner-Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (12), pp.1466--81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.22327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696203v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rho-GTPase-activating Protein Interacting with Cdc-42-interacting Protein 4 Homolog 2 (Rich2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">The stoichiometry of scaffold complexes in living neurons -DLC2 functions as a dimerization engine for GKAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clerte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674325v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAP97-mediated ADAM10 trafficking from Golgi outposts depends on PKC phosphorylation.</w:t>
               </w:r>
@@ -4904,51 +4904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shank3-Rich2 Interaction Regulates AMPA Receptor Recycling and Synaptic Long-Term Potentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Janossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5090,51 +5090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5194,64 +5194,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanjuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Villamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5449,90 +5449,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic remodeling of scaffold interactions in dendritic spines controls synaptic excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Homburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 198 (2), pp.251-263. </w:t>
@@ -5583,51 +5583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GKAP-DLC2 interaction organizes the postsynaptic scaffold complex to enhance synaptic NMDA receptor activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,64 +5834,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Interaction Enables Cross-talk between Ionotropic and Group I Metabotropic Glutamate Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Homburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,64 +5981,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Homburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6262,51 +6262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. J. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6415,51 +6415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6478,286 +6478,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Yersinia pseudotuberculosis&amp;lt;/em&amp;gt; infection disrupts the intestinal barrier and enables systemic translocation of &amp;lt;em&amp;gt;Yersinia&amp;lt;/em&amp;gt; and bacteria from the gut flora in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berrebi</w:t>
+                <w:t xml:space="preserve">Scaffold remodeling during long term potentiation enables synaptic glutamate receptor cross-talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Homburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Pediatric Rheumatology European Society Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. International Meeting on Metabotropic Glutamate Receptors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Taormina, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1570159X11109050001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748646v1</w:t>
+                <w:t xml:space="preserve">hal-02747594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaffold remodeling during long term potentiation enables synaptic glutamate receptor cross-talk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Homburger</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Yersinia pseudotuberculosis&amp;lt;/em&amp;gt; infection disrupts the intestinal barrier and enables systemic translocation of &amp;lt;em&amp;gt;Yersinia&amp;lt;/em&amp;gt; and bacteria from the gut flora in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Meinzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Esmiol-Welterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Meeting on Metabotropic Glutamate Receptors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17. Pediatric Rheumatology European Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747594v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6788,51 +6788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-terminal truncation of NR2B subunits of NMDA receptor - functional characteristics of the GRIN2B nonsense mutation p.Glu839Ter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Szlendak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6926,90 +6926,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new BRET mTOR Biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Carnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Optical Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Ghent, Belgium. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7369,51 +7369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#243;mez-Santacana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Boutonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;nez-Juv&#233;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cimadevila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanlo Catena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01504-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chalard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chastagnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Szabo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.12.S1.S14612" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Baghdadli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-025-04582-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770181v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz B&#252;nemann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2024.108741" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Font-Ingles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cresto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Courret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s G&#233;nin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123477" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Areias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Sola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pico" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41750-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222342v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakkaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chancel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Jaulmes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Zub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seube" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.1081010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pola Tuduri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thouaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0063-22.2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3989" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Giona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01230-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ango" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0026-21.2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel J. Tintignac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Reverbel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00790-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Aparicio Arias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fagni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertaso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2020.00015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sebastianutto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Goyet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI126361" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Linck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rassendren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2020.00019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01816297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Homburger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Vigy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjy031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Klement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garbelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2018.02.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Guti&#233;rrez-Martos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueli Mendon&#231;a-Netto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valjent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12541" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359828v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dussaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsua Fodor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Leger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34472-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2017.00118" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceolin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Boubaker-Vitre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00340" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor C M&#248;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ster" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Giraldo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.25233" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Tassin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Chotte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rigault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2016.00031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28231" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837651v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Thi&#233;baut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;cine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahfouz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hermant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165420" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. A Pradhan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. M Walwyn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicente-Sanchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4124-15.2016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065162v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weirui Guo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Collins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly M Huber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.11.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Mansouri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kasugai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Fukazawa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12779" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837114v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/bioa.20381" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ceolin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paucard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lerner-Natoli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22327" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQ7VX3KK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03696203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clerte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674325v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m113.534636" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01203115v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Saraceno" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marcello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Marino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borroni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.492" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H. Piguel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fievre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Carta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Moreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.09.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345493v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visou Ady" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tricoire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piochon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Dadak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embr.201337371" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janossy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertaso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perroy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2725-12.2013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Mulero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Federici" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cabello" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084569" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Villamil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00095" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Meinzer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Barreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol-Welterlin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2012.02.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645706v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellegrino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201110101&#160;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03696191v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.098160" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644264v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sans" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loll" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.57" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674311v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rousset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Telley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m705661200" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195266v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coulon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Audet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.117275" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318936v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duthey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Caudron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Bettler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M108900200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197463v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Gutierrez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coulon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M106876200" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837576v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748646v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747594v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X11109050001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742032v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Szlendak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Varrault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bouschet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeline Pageot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abstractsonline.com/pp8/#!/10372/presentation/1728" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753281v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391215v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Heuninck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Falco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan M. Zwier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7355_2017_2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#243;mez-Santacana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Boutonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;nez-Juv&#233;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cimadevila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanlo Catena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01504-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chalard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chastagnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Szabo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.12.S1.S14612" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Baghdadli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-025-04582-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cresto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Courret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s G&#233;nin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123477" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouquier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Font-Ingles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16317" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770181v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz B&#252;nemann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2024.108741" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakkaki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chancel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Jaulmes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Zub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108201" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Areias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Sola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41750-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seube" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.1081010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pola Tuduri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thouaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0063-22.2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ango" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0026-21.2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Giona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01230-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3989" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel J. Tintignac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Reverbel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00790-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Aparicio Arias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fagni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertaso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2020.00015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sebastianutto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Goyet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI126361" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Linck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rassendren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2020.00019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Guti&#233;rrez-Martos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueli Mendon&#231;a-Netto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valjent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12541" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dussaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsua Fodor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Leger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34472-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2017.00118" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01816297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Homburger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Vigy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjy031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Klement" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garbelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2018.02.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceolin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Boubaker-Vitre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00340" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor C M&#248;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ster" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Giraldo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.25233" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Tassin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Chotte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rigault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2016.00031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28231" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837651v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Thi&#233;baut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;cine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahfouz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hermant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165420" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. A Pradhan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. M Walwyn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicente-Sanchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4124-15.2016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Mansouri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kasugai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Fukazawa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12779" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weirui Guo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Collins" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly M Huber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.11.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837114v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/bioa.20381" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674325v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m113.534636" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ceolin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paucard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lerner-Natoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22327" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQ7VX3KK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03696203v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clerte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01203115v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Saraceno" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marcello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Marino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borroni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.492" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H. Piguel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fievre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Carta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Moreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.09.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345493v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visou Ady" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tricoire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piochon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Dadak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embr.201337371" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janossy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertaso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perroy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2725-12.2013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Mulero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Federici" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cabello" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084569" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Villamil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00095" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Meinzer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Barreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol-Welterlin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2012.02.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645706v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellegrino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201110101&#160;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03696191v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.098160" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644264v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sans" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loll" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.57" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674311v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rousset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Telley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m705661200" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195266v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coulon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Audet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.117275" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318936v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duthey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Caudron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Bettler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M108900200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197463v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Gutierrez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coulon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M106876200" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837576v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747594v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X11109050001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748646v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742032v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Szlendak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Varrault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bouschet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeline Pageot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abstractsonline.com/pp8/#!/10372/presentation/1728" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753281v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391215v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Heuninck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Falco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan M. Zwier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7355_2017_2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>