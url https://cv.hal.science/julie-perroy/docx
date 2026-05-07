--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -489,446 +489,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous low-level dietary exposure to glyphosate elicits dose and sex-dependent synaptic and microglial adaptations in the rodent brain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The voltage sensitivity of G-protein coupled receptors: Unraveling molecular mechanisms and physiological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Cresto</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moritz Bünemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123477⟩</w:t>
+              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 264, pp.108741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2024.108741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444827v1</w:t>
+                <w:t xml:space="preserve">hal-04770181v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage tunes mGlu 5 receptor function, impacting synaptic transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chastagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Font-Ingles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 181 (12), pp.1793-1811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bph.16317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The voltage sensitivity of G-protein coupled receptors: Unraveling molecular mechanisms and physiological implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marin Boutonnet</w:t>
+                <w:t xml:space="preserve">Continuous low-level dietary exposure to glyphosate elicits dose and sex-dependent synaptic and microglial adaptations in the rodent brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Cresto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Courret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athénaïs Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marie Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Bünemann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 264, pp.108741. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 345, pp.123477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2024.108741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04770181v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Hit: Glyphosate exposure at NOAEL level negatively impacts birth and glia-behavioural measures in heterozygous shank3 mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sakkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Cresto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chastagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.14763. </w:t>
@@ -1139,51 +1139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shank3Venus/Venus knock in mouse enables isoform-specific functional studies of Shank3a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sakkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1286,51 +1286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of hippocampal network oscillation by PICK1-dependent cell surface expression of mGlu3 receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pola Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,412 +1405,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex Formed by Group I Metabotropic Glutamate Receptor (mGluR) and Homer1a Plays a Central Role in Metaplasticity and Homeostatic Synaptic Scaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restoring glutamate receptosome dynamics at synapses rescues autism-like deficits in Shank3-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sakkaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bockaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Perroy</w:t>
+                <w:t xml:space="preserve">Vincent Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ango</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Federica Giona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (26), pp.5567-5578. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 26 (12), pp.7596-7609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0026-21.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-021-01230-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282419v1</w:t>
+                <w:t xml:space="preserve">hal-03311533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring glutamate receptosome dynamics at synapses rescues autism-like deficits in Shank3-deficient mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AIMTOR, a BRET Biosensor for Live Recording of mTOR Activity in Cell Populations and Single Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sakkaki</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Compan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-021-01230-x⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.e3989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03311533v1</w:t>
+                <w:t xml:space="preserve">hal-03222595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIMTOR, a BRET Biosensor for Live Recording of mTOR Activity in Cell Populations and Single Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enora Moutin</w:t>
+                <w:t xml:space="preserve">The Complex Formed by Group I Metabotropic Glutamate Receptor (mGluR) and Homer1a Plays a Central Role in Metaplasticity and Homeostatic Synaptic Scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+                <w:t xml:space="preserve">Fabrice Ango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (8), pp.e3989. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (26), pp.5567-5578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0026-21.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222595v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIMTOR, a BRET biosensor for live imaging, reveals subcellular mTOR signaling and dysfunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelatinase Biosensor Reports Cellular Remodeling During Epileptogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2073,51 +2073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Font-Ingles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreno-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2296,723 +2296,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cafeteria diet induces neuroplastic modifications in the nucleus accumbens mediated by microglia activation</w:t>
+                <w:t xml:space="preserve">SNAP23-Kif5 complex controls mGlu1 receptor trafficking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Gutiérrez-Martos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Girard</w:t>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sueli Mendonça-Netto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Perroy</w:t>
+                <w:t xml:space="preserve">Vincent Homburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Valjent</w:t>
+                <w:t xml:space="preserve">Martial Séveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Vigy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/adb.12541⟩</w:t>
+              <w:t xml:space="preserve">Journal of molecular cell biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.423 - 436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jmcb/mjy031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066349v1</w:t>
+                <w:t xml:space="preserve">hal-01816297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast confocal fluorescence imaging in freely behaving mice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seizure progression and inflammatory mediators promote pericytosis and pericyte-microglia clustering at the cerebrovasculature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozsua Fodor</w:t>
+                <w:t xml:space="preserve">Wendy Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Leger</w:t>
+                <w:t xml:space="preserve">R. Garbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Zub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34472-x⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.70-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359828v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Processing for Bioluminescence Resonance Energy Transfer Measurement—BRET-Analyzer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast confocal fluorescence imaging in freely behaving mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dussaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chastagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsua Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncom.2017.00118⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34472-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049465v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNAP23-Kif5 complex controls mGlu1 receptor trafficking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enora Moutin</w:t>
+                <w:t xml:space="preserve">Cafeteria diet induces neuroplastic modifications in the nucleus accumbens mediated by microglia activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Gutiérrez-Martos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sueli Mendonça-Netto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Valjent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of molecular cell biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Addiction Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.735-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/adb.12541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jmcb/mjy031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01816297v1</w:t>
+                <w:t xml:space="preserve">hal-02066349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seizure progression and inflammatory mediators promote pericytosis and pericyte-microglia clustering at the cerebrovasculature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image Processing for Bioluminescence Resonance Energy Transfer Measurement—BRET-Analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chastagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Hemonnot-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113, pp.70-81. </w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2018.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2017.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071090v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Type-Specific mRNA Dysregulation in Hippocampal CA1 Pyramidal Neurons of the Fragile X Syndrome Mouse Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ceolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Boubaker-Vitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3370,64 +3370,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and high resolution single-cell BRET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3794,51 +3794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yugo Fukazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Bertaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (2), pp.157-167. </w:t>
@@ -4000,657 +4000,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaffold remodeling in space and time controls synaptic transmission</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SAP97-mediated ADAM10 trafficking from Golgi outposts depends on PKC phosphorylation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Saraceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Marcello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Di Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Borroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Claeysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioArchitecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/bioa.20381⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.e1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2014.492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837114v1</w:t>
+                <w:t xml:space="preserve">pasteur-01203115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rho-GTPase-activating Protein Interacting with Cdc-42-interacting Protein 4 Homolog 2 (Rich2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clerté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 289 (5), pp.2600-2609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.m113.534636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated stimulation of dopamine D1-like receptor and hyperactivation of mTOR signaling lead to generalized seizures, altered dentate gyrus plasticity, and memory deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Gangarossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ceolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lerner-Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (12), pp.1466--81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.22327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stoichiometry of scaffold complexes in living neurons -DLC2 functions as a dimerization engine for GKAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clerte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAP97-mediated ADAM10 trafficking from Golgi outposts depends on PKC phosphorylation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaffold remodeling in space and time controls synaptic transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.e1547. </w:t>
+              <w:t xml:space="preserve">BioArchitecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.29-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cddis.2014.492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/bioa.20381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01203115v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scribble1/AP2 complex coordinates NMDA receptor endocytic recycling</w:t>
               </w:r>
@@ -4898,425 +4898,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shank3-Rich2 Interaction Regulates AMPA Receptor Recycling and Synaptic Long-Term Potentiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of RXR/THR and RXR/PPARG2 heterodimerization by bioluminescence resonance energy transfer (BRET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Janossy</w:t>
+                <w:t xml:space="preserve">Miquel Mulero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dahl</w:t>
+                <w:t xml:space="preserve">Carole Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bertaso</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerard Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2725-12.2013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309091v1</w:t>
+                <w:t xml:space="preserve">hal-01837565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of RXR/THR and RXR/PPARG2 heterodimerization by bioluminescence resonance energy transfer (BRET)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REV, a BRET-based sensor of ERK activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanjuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Mulero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Perroy</w:t>
+                <w:t xml:space="preserve">Marion Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Federici</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ignacio Villamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084569⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2013.00095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837565v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REV, a BRET-based sensor of ERK activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shank3-Rich2 Interaction Regulates AMPA Receptor Recycling and Synaptic Long-Term Potentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Janossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanjuan Xu</w:t>
+                <w:t xml:space="preserve">J. Dahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Peter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+                <w:t xml:space="preserve">F. Bertaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Villamil</w:t>
+                <w:t xml:space="preserve">J. Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, 11 p. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (23), pp.9699-9715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2013.00095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2725-12.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837588v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yersinia pseudotuberculosis Effector YopJ Subverts the Nod2/RICK/TAK1 Pathway and Activates Caspase-1 to Induce Intestinal Barrier Dysfunction</w:t>
               </w:r>
@@ -5449,90 +5449,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic remodeling of scaffold interactions in dendritic spines controls synaptic excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Homburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 198 (2), pp.251-263. </w:t>
@@ -5583,51 +5583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GKAP-DLC2 interaction organizes the postsynaptic scaffold complex to enhance synaptic NMDA receptor activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,64 +5834,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Interaction Enables Cross-talk between Ionotropic and Group I Metabotropic Glutamate Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Homburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,64 +5981,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Homburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6262,51 +6262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. J. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6415,51 +6415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6478,286 +6478,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaffold remodeling during long term potentiation enables synaptic glutamate receptor cross-talk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Homburger</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Yersinia pseudotuberculosis&amp;lt;/em&amp;gt; infection disrupts the intestinal barrier and enables systemic translocation of &amp;lt;em&amp;gt;Yersinia&amp;lt;/em&amp;gt; and bacteria from the gut flora in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Meinzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Esmiol-Welterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Meeting on Metabotropic Glutamate Receptors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17. Pediatric Rheumatology European Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747594v1</w:t>
+                <w:t xml:space="preserve">hal-02748646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Yersinia pseudotuberculosis&amp;lt;/em&amp;gt; infection disrupts the intestinal barrier and enables systemic translocation of &amp;lt;em&amp;gt;Yersinia&amp;lt;/em&amp;gt; and bacteria from the gut flora in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berrebi</w:t>
+                <w:t xml:space="preserve">Scaffold remodeling during long term potentiation enables synaptic glutamate receptor cross-talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Homburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Pediatric Rheumatology European Society Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. International Meeting on Metabotropic Glutamate Receptors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Taormina, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1570159X11109050001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748646v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6788,51 +6788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-terminal truncation of NR2B subunits of NMDA receptor - functional characteristics of the GRIN2B nonsense mutation p.Glu839Ter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Szlendak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6926,90 +6926,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new BRET mTOR Biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Carnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Optical Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Ghent, Belgium. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7369,51 +7369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#243;mez-Santacana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Boutonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;nez-Juv&#233;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cimadevila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanlo Catena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01504-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chalard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chastagnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Szabo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.12.S1.S14612" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Baghdadli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-025-04582-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cresto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Courret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s G&#233;nin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123477" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouquier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Font-Ingles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16317" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770181v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz B&#252;nemann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2024.108741" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakkaki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chancel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Jaulmes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Zub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108201" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Areias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Sola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41750-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seube" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.1081010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pola Tuduri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thouaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0063-22.2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ango" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0026-21.2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Giona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01230-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3989" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel J. Tintignac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Reverbel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00790-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Aparicio Arias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fagni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertaso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2020.00015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sebastianutto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Goyet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI126361" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Linck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rassendren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2020.00019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Guti&#233;rrez-Martos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueli Mendon&#231;a-Netto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valjent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12541" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dussaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsua Fodor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Leger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34472-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2017.00118" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01816297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Homburger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Vigy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjy031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Klement" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garbelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2018.02.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceolin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Boubaker-Vitre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00340" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor C M&#248;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ster" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Giraldo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.25233" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Tassin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Chotte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rigault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2016.00031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28231" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837651v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Thi&#233;baut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;cine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahfouz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hermant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165420" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. A Pradhan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. M Walwyn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicente-Sanchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4124-15.2016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Mansouri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kasugai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Fukazawa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12779" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weirui Guo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Collins" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly M Huber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.11.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837114v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/bioa.20381" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674325v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m113.534636" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ceolin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paucard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lerner-Natoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22327" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQ7VX3KK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03696203v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clerte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01203115v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Saraceno" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marcello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Marino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borroni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.492" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H. Piguel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fievre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Carta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Moreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.09.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345493v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visou Ady" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tricoire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piochon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Dadak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embr.201337371" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janossy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertaso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perroy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2725-12.2013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Mulero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Federici" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cabello" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084569" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Villamil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00095" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Meinzer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Barreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol-Welterlin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2012.02.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645706v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellegrino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201110101&#160;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03696191v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.098160" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644264v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sans" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loll" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.57" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674311v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rousset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Telley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m705661200" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195266v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coulon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Audet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.117275" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318936v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duthey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Caudron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Bettler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M108900200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197463v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Gutierrez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coulon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M106876200" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837576v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747594v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X11109050001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748646v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742032v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Szlendak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Varrault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bouschet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeline Pageot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abstractsonline.com/pp8/#!/10372/presentation/1728" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753281v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391215v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Heuninck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Falco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan M. Zwier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7355_2017_2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#243;mez-Santacana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Boutonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;nez-Juv&#233;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cimadevila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanlo Catena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01504-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chalard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chastagnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Szabo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.12.S1.S14612" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Baghdadli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-025-04582-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770181v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz B&#252;nemann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2024.108741" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Font-Ingles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cresto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Courret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s G&#233;nin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123477" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakkaki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chancel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Jaulmes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Zub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108201" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Areias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Sola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41750-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seube" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.1081010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pola Tuduri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thouaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0063-22.2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Giona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01230-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3989" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ango" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0026-21.2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel J. Tintignac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Reverbel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00790-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Aparicio Arias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fagni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertaso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2020.00015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sebastianutto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Goyet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI126361" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Linck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rassendren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2020.00019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01816297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Homburger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Vigy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjy031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Klement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garbelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2018.02.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359828v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dussaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsua Fodor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Leger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34472-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Guti&#233;rrez-Martos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueli Mendon&#231;a-Netto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valjent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12541" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2017.00118" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceolin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Boubaker-Vitre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00340" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor C M&#248;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ster" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Giraldo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.25233" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Tassin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Chotte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rigault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2016.00031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28231" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837651v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Thi&#233;baut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;cine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahfouz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hermant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165420" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. A Pradhan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. M Walwyn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicente-Sanchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4124-15.2016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Mansouri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kasugai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Fukazawa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12779" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weirui Guo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Collins" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly M Huber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.11.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01203115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Saraceno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marcello" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Marino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borroni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.492" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674325v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m113.534636" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944940v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ceolin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paucard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lerner-Natoli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22327" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQ7VX3KK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03696203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clerte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837114v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/bioa.20381" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H. Piguel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fievre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Carta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Moreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.09.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345493v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visou Ady" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tricoire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piochon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Dadak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embr.201337371" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837565v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Mulero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Federici" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cabello" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084569" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837588v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Villamil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00095" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309091v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janossy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahl" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertaso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perroy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2725-12.2013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Meinzer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Barreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol-Welterlin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2012.02.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645706v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellegrino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201110101&#160;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03696191v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.098160" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644264v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sans" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loll" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.57" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674311v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rousset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Telley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m705661200" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195266v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coulon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Audet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.117275" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318936v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duthey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Caudron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Bettler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M108900200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197463v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Gutierrez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coulon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M106876200" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837576v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748646v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747594v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X11109050001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742032v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Szlendak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Varrault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bouschet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeline Pageot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abstractsonline.com/pp8/#!/10372/presentation/1728" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753281v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391215v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Heuninck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Falco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan M. Zwier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7355_2017_2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>