--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -22,50 +22,131 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Julie Pironom </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">julie-pironom</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0002-1229-6294</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">253130328</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,3899 +173,3899 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving health-promoting schools, the Alliance for Health experiment: setting up an interventional research protocol and evaluating a health-promotion program in primary schools</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robots conversationnels : enquête sur les usages et représentations d’étudiants et étudiantes en sciences de l’éducation et de la formation en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+                <w:t xml:space="preserve">Solène Zablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cury</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laëtitia Boulc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17579759251320649⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1 [ART. 15]), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n1-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433591v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots conversationnels : enquête sur les usages et représentations d’étudiants et étudiantes en sciences de l’éducation et de la formation en France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achieving health-promoting schools, the Alliance for Health experiment: setting up an interventional research protocol and evaluating a health-promotion program in primary schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sardier</w:t>
+                <w:t xml:space="preserve">Daphné Desmoriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Cécile Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n1-15⟩</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1_suppl), pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17579759251320649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210302v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health-promoting school. Mediation effects on health behaviors and the socio-economic level of pupils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Coudert-Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Coudert-Chevreau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (Supplement_3), pp.iii704. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérives impactant la pérennisation de la philosophie pour enfants (P4C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12dei⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special education and meritocratic inclusion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Implementation of a comprehensive approach to health promotion at the school and community levels: preliminary findings from the Alliance for Health project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/08959048231153606⟩</w:t>
+              <w:t xml:space="preserve">Population Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (Supplement), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18332/popmed/165634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982612v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a comprehensive approach to health promotion at the school and community levels: preliminary findings from the Alliance for Health project</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special education and meritocratic inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Denois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Aelenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18332/popmed/165634⟩</w:t>
+              <w:t xml:space="preserve">Educational Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1), pp.85-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/08959048231153606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807281v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can students with special educational needs overcome the “success” expectations?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Rohmer</w:t>
+                <w:t xml:space="preserve">Factor’s influencing primary teacher practices in health education, life skills, health literacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11218-023-09806-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (Supplement_2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.1416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123350v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor’s influencing primary teacher practices in health education, life skills, health literacy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Chauvin</w:t>
+                <w:t xml:space="preserve">Can students with special educational needs overcome the “success” expectations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Aelenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.1416⟩</w:t>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-023-09806-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276207v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « élèves de SEGPA » et les « collégiens en grande difficulté scolaire » sont-ils perçus différemment ? Étude du contenu du stéréotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Serour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 96 (2), pp.205-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nresi.096.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des tests d’entraînement en ligne sur Moodle : Un dispositif d’évaluation formative dans le cadre d’un enseignement universitaire à distance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (1), pp.41-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les emplois de donc au C.H.U. : étude linguistique appliquée au contexte du soin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assistant au projet et parcours de vie : une rupture dans les métiers de l’accompagnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tl.083.0037⟩</w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (92), pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.092.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822104v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistant au projet et parcours de vie : une rupture dans les métiers de l’accompagnement ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les emplois de donc au C.H.U. : étude linguistique appliquée au contexte du soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Thomazet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.092.0123⟩</w:t>
+              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (83), pp.37-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tl.083.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525858v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la cohérence discursive dans la relation de soin à travers les emplois fonctionnels de mais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le rôle des discours dans la relation de soin, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du confinement sur les pratiques pédagogiques dans l'enseignement universitaire technologique en France : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2021-v18n3-01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning the gender tables: evidence of students’ awareness of a reversal in gender status between academic and occupational contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (1), pp.247-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11218-021-09607-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation transculturelle d'une échelle de mesure des compétences sociales chez les élèves des 8 à 12 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nsambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Accompagnement et médiation : entre paroles et actes, 7 (1), pp.125-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.3865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How early childhood services address health inequalities and child wellbeing in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bissège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes femmes arbitres de football et de rugby : Des êtres d’exception ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81 (1), pp.123-142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.081.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire écrire des élèves dans une visée philosophique : scénario pédagogique et regard du psychologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64 (3), pp.91-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24193/subbphil.2019.3.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d’une échelle de mesure du sentiment d’efficacité personnelle spécifique au domaine de l’enseignement en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (1), pp.51-101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.10637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health education in schools: factors influencing parents’ views of the home–school relationship in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorita Sormunen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Promotion and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (1), pp.32-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14635240.2017.1408419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et santé à l’Ecole : analyse de l’activité enseignante et perspectives en matière de formation initiale et continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administration &amp; éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L’école et la santé : des enjeux forts, une ambition à soutenir, 1 (157), pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre stratégies de gestion de l’hétérogénéité et croyances chez des professeurs des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Les enseignants et leur métier : entre doxas et incertitudes, e-310, pp.59-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers écrits philosophiques. Productivité conceptuelle et créativité rédactionnelle du CE2 au CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie France Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71-3 (555), pp.671-690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01683725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbal manifestation of critical thought. Transversal study from age 10 to 18 in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Fiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Belghiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (6), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5430/wje.v7n6p38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01683728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Health of Pre-Registration Nursing and Midwifery Students: Findings from a Cross Sectional Survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Psychological distress and help seeking amongst higher education students: findings from a mixed method study of undergraduate nursing/midwifery and teacher education students in Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Coughlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurse Education Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nedt.2015.09.010⟩</w:t>
+              <w:t xml:space="preserve">Irish Educational Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.175-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03323315.2016.1146157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206558v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des déterminants de l’implantation d'un dispositif de promotion de la santé dans différents contextes scolaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictors of Health of Pre-Registration Nursing and Midwifery Students: Findings from a Cross Sectional Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Coughlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolween Violon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nurse Education Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36, pp.427-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nedt.2015.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381835v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological distress and help seeking amongst higher education students: findings from a mixed method study of undergraduate nursing/midwifery and teacher education students in Ireland</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Pironom</w:t>
+                <w:t xml:space="preserve">Analyse des déterminants de l’implantation d'un dispositif de promotion de la santé dans différents contextes scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolween Violon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Salabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irish Educational Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.17-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306337v1</w:t>
+                <w:t xml:space="preserve">hal-01381835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs explicatifs des performances en lecture-compréhension à la fin du cours préparatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Goigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Apprendre à lire et à écrire au cours préparatoire, 196, pp.67-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.5076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological distress and lifestyle of students: implications for health promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Coughlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Promotion International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (1), pp.77-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/heapro/dau086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological distress and coping amongst higher education students: A mixed method enquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Coughlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (12), pp.(online). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0115193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing teachers' views of health and health education: A study in 15 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Education Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 72 (6), pp.660-672. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0017896912459821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3994,6606 +4075,6606 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception à l’institutionnalisation d’un dispositif de promotion de la santé en milieu scolaire : vers un modèle autonome et pérenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Perspectives du point de vue de l’implémentation et de la transférabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490890v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives du point de vue de l’implémentation et de la transférabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">De la conception à l’institutionnalisation d’un dispositif de promotion de la santé en milieu scolaire : vers un modèle autonome et pérenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490882v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives du point de vue de l’analyse de l’activité des enseignants du premier degré dans le cadre du dispositif ALLIANCE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Des tensions repérées dans les visées d’efficacité de la PPEA : présupposés et enquête de réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès international RUNES/AFIRSE 2026 : repenser le contrat scientifique en Éducation. Symposium "La philosophie pour enfants et adolescents (PPEA) : enjeux et tensions d’un domaine de recherche et de pratique face aux visées d’efficacité, de performance et de développement des compétences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490870v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tensions repérées dans les visées d’efficacité de la PPEA : présupposés et enquête de réalité</w:t>
+                <w:t xml:space="preserve">Perspectives du point de vue de l’analyse de l’activité des enseignants du premier degré dans le cadre du dispositif ALLIANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marion Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international RUNES/AFIRSE 2026 : repenser le contrat scientifique en Éducation. Symposium "La philosophie pour enfants et adolescents (PPEA) : enjeux et tensions d’un domaine de recherche et de pratique face aux visées d’efficacité, de performance et de développement des compétences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523471v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium &amp;quot;Capitalisations dans le cadre d’un dispositif de déploiement des Écoles promotrices de santé : ALLIANCE, leviers pour une pérennisation et transférabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives du point de vue des comportements de santé des élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Actualisation d’une typologie des dispositifs hybrides dans l’enseignement supérieur : vers une lecture enrichie par la perspective étudiante et l’évaluation des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Noben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Massou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réginald Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8e colloque international AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490859v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation d’une typologie des dispositifs hybrides dans l’enseignement supérieur : vers une lecture enrichie par la perspective étudiante et l’évaluation des apprentissages</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Perspectives du point de vue des comportements de santé des élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque international AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452893v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyPES project - assessment of learning in hybrid learning environments in higher education: what methods and tools?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Noben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Younès</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Réginald Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEA Europe Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Promoting school: Influence of collective work on the quality of implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUHPE, May 2025, Abu Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer pour la qualité des dispositifs hybrides : une typologie pour plus d’intelligibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réginald Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Deschryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Colloque de l’ADMEE-Europe Paradoxes de l’innovation en évaluation au 21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADMEE-Europe, Jan 2025, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire ALLIANCE avec les territoires pour améliorer la santé des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ONAPS 2024 : Bouge ta commune et ses acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONAPS; PRNSSBE, Nov 2024, [En ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliance pour la santé : design et impact d'une intervention complexe multi-niveaux auprès des enfants des écoles primaires dans 4 départements AURA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lessons Learned from the Implementation of a Comprehensive Approach to Health Promotion at the School and Community Levels: Alliance for Health Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Genton</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique 2023 - Santé publique et Territoires : des concepts à l'action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSP, Oct 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">SPR 31st Annual meeting: The Role of Prevention Science in Achieving Social Justice and Health Equity for All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Prevention Research, May 2023, Washinghton, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625768v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium Implanter et soutenir les démarches d’école promotrice de santé – perspectives multiples dans le cadre du dispositif Alliance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alliance pour la santé : design et impact d'une intervention complexe multi-niveaux auprès des enfants des écoles primaires dans 4 départements AURA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique 2023 - Santé publique et Territoires : des concepts à l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSP, Oct 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344159v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a comprehensive approach to health promotion at the school and community levels : preliminary findings from the “Alliance for health” project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Symposium Implanter et soutenir les démarches d’école promotrice de santé – perspectives multiples dans le cadre du dispositif Alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th World Congress on Public Health - A world in turmoil: Opportunities to focus on the public’s health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WFPHA - World Federation of Public Health Associations, May 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106946v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue des comportements de santé d’élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Implementation of a comprehensive approach to health promotion at the school and community levels : preliminary findings from the “Alliance for health” project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">17th World Congress on Public Health - A world in turmoil: Opportunities to focus on the public’s health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WFPHA - World Federation of Public Health Associations, May 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344425v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned from the Implementation of a Comprehensive Approach to Health Promotion at the School and Community Levels: Alliance for Health Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue des comportements de santé d’élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPR 31st Annual meeting: The Role of Prevention Science in Achieving Social Justice and Health Equity for All</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Prevention Research, May 2023, Washinghton, DC, United States</w:t>
+              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131005v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALLIANCE : Développer les environnements promoteurs de santé autour des enfants de 3 à 11 ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse du contexte et des éléments de transférabilité du projet ALLIANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cury</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inauguration officielle du 2nd mandat de la chaire UNESCO Éducations &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270193v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du contexte et des éléments de transférabilité du projet ALLIANCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ALLIANCE : Développer les environnements promoteurs de santé autour des enfants de 3 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Pironom</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Inauguration officielle du 2nd mandat de la chaire UNESCO Éducations &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344504v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue de la validation des outils d’évaluation dans le cadre du dispositif Alliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue de l’analyse de l’activité des enseignants du premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réussite des élèves à besoins éducatifs particuliers : une menace pour le statu quo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Aelenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la recherche interventionnelle multi-partenariale éclaire et soutient le développement de la promotion de la santé auprès des enfants scolarisés à l'école primaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment sont perçus les collégiens en grande difficulté scolaire : étude du contenu du stéréotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Serour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALLIANCE : une recherche interventionnelle visant le développement d’environnements favorables à la santé autour des enfants scolarisés à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 3ème Journées Scientifiques de la Plateforme de Recherche en Prévention Primaire des Cancers (PRPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique philosophique à partir d’œuvres d'art en collège : effets sur les performances langagières et créatives à l'écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg. pp.286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’institut universitaire de technologie (IUT) au prisme des modifications de pratiques pédagogiques avec les ressources en contexte de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Pédagogie universitaire numérique: quelles perspectives à l’ère des usages multiformes des réseaux sociaux pour apprendre ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-intervention CPS : Perspectives scientifiques. Principaux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée régionale de bilan sur 5 années de Recherche Interventionnelle Promouvoir la santé des enfants par le renforcement des compétences psychosociales : Quels enseignements pour l’intervention ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisateurs et usages du MOOC Se former pour enseigner dans le supérieur –Enquête évaluative en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">French validation of a scale measuring life skills for children aged 9-12 years old</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nsambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e colloque annuel de l’ADMEE-Europe « Entre normalisation, contrôle et développement formatif : Évaluations sources de synergies ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse. pp.455-457</w:t>
+              <w:t xml:space="preserve">12th European Public Health Conference, Building bridges for solidarity and public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436445v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French validation of a scale measuring life skills for children aged 9-12 years old</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Utilisateurs et usages du MOOC Se former pour enseigner dans le supérieur –Enquête évaluative en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Paivandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Tessier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference, Building bridges for solidarity and public health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">31e colloque annuel de l’ADMEE-Europe « Entre normalisation, contrôle et développement formatif : Évaluations sources de synergies ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse. pp.455-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402901v1</w:t>
+                <w:t xml:space="preserve">hal-02436445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique philosophique à l'oral transforme-t-elle l'écriture spontanée des élèves ? Etude d'écrits au collège chez des élèves philosophant à partir d'oeuvres d'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie : Psychologie, Santé et Société : De la théorie aux applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01959162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique philosophique à l'oral transforme-t-elle l'écriture spontanée des élèves ? Etude d'écrits au collège chez des élèves philosophant à partir d’œuvres d'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque International RIPSYDEVE : Psychologie du Développement : Environnements, Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement professionnel des enseignants débutants et parcours de formation initiale : processus d'élaboration de tâche comprise en éducation à la santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Validation scientifique française d’une échelle de mesure des compétences psychosociales pour les jeunes dès 9 ans : compétences émotionnelles, sociales, cognitives, motivation et satisfaction scolaire Recherche intervention CPS – développement des compétences psychosociales (7-12 ans)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julienne Degbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque international du RIFEFF : Impact des recherches sur les pratiques et les politiques éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Éducation à la santé et citoyenneté : quelles préventions, quelles solidarités ? 7ème colloque international d’UNIRéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895838v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation scientifique française d’une échelle de mesure des compétences psychosociales pour les jeunes dès 9 ans : compétences émotionnelles, sociales, cognitives, motivation et satisfaction scolaire Recherche intervention CPS – développement des compétences psychosociales (7-12 ans)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Développement professionnel des enseignants débutants et parcours de formation initiale : processus d'élaboration de tâche comprise en éducation à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation à la santé et citoyenneté : quelles préventions, quelles solidarités ? 7ème colloque international d’UNIRéS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">7e Colloque international du RIFEFF : Impact des recherches sur les pratiques et les politiques éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895344v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des relations entre sentiment d’efficacité personnelle (SEP) et souvenirs des expériences professionnelles chez les enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journée régionale Éducation et Santé - Motivation : Le sentiment d’efficacité personnelle, un concept au service de l’Éducation et de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altérité et parcours éducatif en santé. Analyse des interactions de collégiens en matière de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tackling social and health inequalities in schools: analysis of social and economical determinants on home school collaboration linked to health promotion issues. teachers and parents views from French and Finnish primary schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorita Sormunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerttu Tossavainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque international d'UNIRéS : Education et santé : quelles altérités ? Recherches, pratiques et formations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381336v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la mise en oeuvre des éducations transversales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Altérité et parcours éducatif en santé. Analyse des interactions de collégiens en matière de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermeline Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.205-218</w:t>
+              <w:t xml:space="preserve">6ème colloque international d'UNIRéS : Education et santé : quelles altérités ? Recherches, pratiques et formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080046v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling social and health inequalities in schools: analysis of social and economical determinants on home school collaboration linked to health promotion issues. teachers and parents views from French and Finnish primary schools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Contribution à la mise en oeuvre des éducations transversales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kerttu Tossavainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.205-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677508v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological distress and help seeking among higher education students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Coughlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPHeRE network 2nd Annual Conference: Population health and health services research in Ireland: current trends and future directions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assessment as a resource for health education: results of 7-day continuous data collection of 10-11–year old children’s health habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorita Sormunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jukka Sormunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Nordic Health Promotion Research Conference “20 years of Health Promotion Research in the Nordic countries: health, wellbeing and physical activity”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical validation process for questionnaires in the field of health education and health promotion in schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorita Sormunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerttu Tossavainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECER 2015 "Education and Transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The views of Finnish parents and teachers about health education content areas of school-aged children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorita Sormunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerttu Tossavainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENARPE-ARCTIC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Tromsø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parents and Teachers’ Views on Health Guidance and Education in Finland and in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorita Sormunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerttu Tossavainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECER 2015 "Education and Transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé, un objet partagé entre la famille et l’Ecole : Le point de vue des familles du premier degré sur la coopération Ecole-famille dans le domaine de l’éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorita Sormunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposia Promotion de la santé et vie collective en milieu scolaire : quel travail éducatif ? Biennale internationale de l'Éducation, de la Formation et des Pratiques professionnelles (CNAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des prises de décisions arbitrales par et dans les médias au cours des quatre dernières coupes du monde de football : l’exemple du quotidien « l’Equipe » et de l’hebdomadaire « France Football ».</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Essai de catégorisation des conceptions individuelles d’enfants scolarises en cycle 3 (CE2-CM1-CM2) dans le domaine de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Brun-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème colloque "Football &amp; Recherche" : La prise de décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.119-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076306v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How referees are socially perceived? A first study about referees stereotype content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dutrévis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de catégorisation des conceptions individuelles d’enfants scolarises en cycle 3 (CE2-CM1-CM2) dans le domaine de la santé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation des prises de décisions arbitrales par et dans les médias au cours des quatre dernières coupes du monde de football : l’exemple du quotidien « l’Equipe » et de l’hebdomadaire « France Football ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.119-135</w:t>
+              <w:t xml:space="preserve">VIIIème colloque "Football &amp; Recherche" : La prise de décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080043v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addictions et pratiques addictives : essai de catégorisation des conceptions d’élèves de cycle III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation à la santé et complexité : recherches, formations et pratiques, 4ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The question of refereeing performance in média narratives: the case of the rugby world cup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological distress and lifestyle behaviour of undergraduate university students: implications for health promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Coughlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University Hospitals Limerick (UHL) Annual Research Symposium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investiguer les conceptions d'élèves de cycle 3 d'écoles primaires françaises sur la thématique des addictions et des pratiques addictives : entre contraintes méthodologiques et spécificités de l'objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Recherches en éducation à la santé : objets de recherche et méthodologies. AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer les conditions de possibilité de la réussite de tous les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique AFPSSU-INPES-SIUMPPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00804675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à mieux vivre ensemble: présentation du dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique AFPSSU-INPES-SIUMPPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00804684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation d’un outil prescrit par l’USEP en course longue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Osadczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées d’études du Pôle Nord-Est des IUFM « Education à la santé : enseignement et formation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Mâcon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs influençant la perception des élèves de leur vie à l'école et implication pour le développement de la promotion de la santé à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a health promotion program in French primary schools: a mixed methods study – First results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Mixed Methods Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percepção de professores de 15 países sobre saúde e educação para a saúde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Congresso Nacional de Educação para a Saúde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Covilhã, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health promotion in primary school: Factors influencing children’s perception of school climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10603,2218 +10684,2218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Promoting School in France Alliance project: a moderated mediation model by socio emotional learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Abu Dabi, United Arab Emirates. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance pour la santé : Dispositif de déploiement des Écoles Promotrices de Santé. Résultats clés et perspectives de transférabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé publique "Santé mentale publique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher Engagement in Health Education: An analysis in the context of Health Promoting Schools - Alliance project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Public Health Conference 2025 "Investing for sustainable health and well-being"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping Health-Promoting School in Alliance project: Mediation effects of life skills on health behaviours for French pupils aged 8-11 years old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Doridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Coudert-Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Public Health Conference 2024: Sailing the waves of European public health: exploring a sea of innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lisbon, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor’s influencing primary teacher practices in health education, life skills, health literacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Public Health Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre d'une approche globale de la promotion de la santé dans tous les temps de l'enfant à l'école primaire : résultats préliminaires du projet ALLIANCE POUR LA SANTÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine C. Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française d’une échelle de mesure des compétences psychosociales pour les jeunes dès 9 ans : compétences émotionnelles, sociales, cognitives, motivation et satisfaction scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nsambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion, 7 - 11 April 2019, Aotearoa New Zealand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rotorua, Nouvelle-Zélande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de formation initiale en éducation à la santé et développement professionnel des enseignants débutants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How early childhood services address health inequalities and child wellbeing in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bissège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Printemps de la Recherche en Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">12th European Public Health Conference, Building bridges for solidarity and public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086062v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How early childhood services address health inequalities and child wellbeing in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Parcours de formation initiale en éducation à la santé et développement professionnel des enseignants débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference, Building bridges for solidarity and public health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">5ème Printemps de la Recherche en Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402947v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“It is not easy to maintain healthy behavior every day”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorita Sormunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerttu Tossavainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It's my problem I’ll handle it&amp;quot;: A mixed method exploration of psychological distress and help seeking amongst higher education students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Coughlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University Hospitals Limerick (UHL) Annual Research Symposium 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Limerick, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé, un objet partagé entre la famille et l’Ecole : Le point de vue des familles sur l’interaction Ecole-famille dans le domaine de l’éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorita Sormunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et comportements de collégiens et de lycéens en matière de cigarette électronique : conceptions, influence des pairs et vulnérabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Friaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Nekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing teachers’ views of health and health education ; an international study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ecole et santé : Facteurs influençant la manière dont les écoles se considèrent comme promotrices de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Conférence mondiale de l’UIPES sur la Promotion de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Pattaya, Thaïlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079723v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecole et santé : Facteurs influençant la manière dont les écoles se considèrent comme promotrices de santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Factors influencing teachers’ views of health and health education ; an international study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mougniotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Conférence mondiale de l’UIPES sur la Promotion de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Pattaya, Thaïlande</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079334v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation d’un dispositif d’éducation à la santé en EPS à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Osadczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journées de la prévention de l’Inpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la diversité des effets observés suite à la participation d’écoles à un projet de promotion de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Conférence mondiale de l’UIPES sur la Promotion de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pattaya, Thaïlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elèves de cycle 3 et concepts de plaisir, effort, progrès, performance dans un dispositif d’éducation à la santé en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Osadczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation à la santé et complexité : recherches, formations et pratiques, 4ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de perception par les élèves du climat d'école dans les écoles primaires françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12829,743 +12910,743 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'autres regards, d'autres avenues, 15es Journées annuelles de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers’ views about health and health education in 15 countries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Implantation d’un outil prescrit par l’USEP en course longue et son rapport à l’ES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Osadczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Public health Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Education à la santé dans et hors l’école, 3ème colloque du Réseau des Universités pour l’éducation à la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082476v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health promotion in schools: factors influencing teachers' practices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Teachers’ views about health and health education in 15 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IUHPE World Conference on Health Promotion: Health, Equity and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">3rd European Public health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079862v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being at primary school</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Health promotion in schools: factors influencing teachers' practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IUHPE World Conference on Health Promotion: Health, Equity and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079863v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation d’un outil prescrit par l’USEP en course longue et son rapport à l’ES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Well-being at primary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education à la santé dans et hors l’école, 3ème colloque du Réseau des Universités pour l’éducation à la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">20th IUHPE World Conference on Health Promotion: Health, Equity and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079566v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réussite des élèves à besoins éducatifs particuliers à l’épreuve de la sélection et du backlash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Aelenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Rohmer; Mickaël Jury; Maria Popa-Roch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’inclusion scolaire. Perspectives psychosociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'Université de Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-181, 2022, Psychologies et société, 978-2-8004-1790-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et santé à l'école : Analyse de l'activité enseignante et perspectives en matière de formation initiale et continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Jourdan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GHE Editions, pp.158-167, 2020, 978-2-9574140-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13575,205 +13656,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique et sédentarité des jeunes : quels enjeux du point de vue de l’École ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education physique et santé à l'école primaire : évaluation de l'outil &amp;quot;Sport, santé et plaisir&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Osadczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13783,244 +13864,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD du projet ANR ”Ressources numériques : offre, intermédiations, réseaux en IUT” (RENOIR-IUT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Activité, Connaissance, Transmission, éducation (UR4281). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistant aux projet et parcours de vie : principaux résultats d’une enquête réalisée auprès des familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilane Tikiri Banda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ACTé et Nexem. 2019, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14086,51 +14167,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="E54741C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -14167,51 +14400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05433591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Desmoriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251320649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05210302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Boulc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sardier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-15" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04764896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coudert-Chevreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1815" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03982612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08959048231153606" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Giron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Denois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/popmed/165634" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04123350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-023-09806-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04276207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1416" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Serour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03822104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.083.0037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;langer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.319" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03315823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Molina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n3-01" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09607-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nsambu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3865" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Biss&#232;ge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dollet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.155" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.081.0123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2019.3.05" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ambroise" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10637" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorita Sormunen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14635240.2017.1408419" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780246v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01973589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Thebault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Daniel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fiema" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Belghiti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/wje.v7n6p38" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deasy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Coughlan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mannix Mcnamara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2015.09.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Violon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Salabot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306337v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03323315.2016.1146157" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5076" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/dau086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115193" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966587v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a S. Carvalho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896912459821" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riera-Navarro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prigent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05523471v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490859v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Noben" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Burton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361697v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04796761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344159v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sartori" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04106946v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344425v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04131005v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270193v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344234v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767938v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03576534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01831792v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027456v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154832v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895377v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Degb&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614538v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermeline Edouard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jullien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080046v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerttu Tossavainen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332778v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333352v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Sormunen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199490v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199515v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199499v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076306v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080043v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brun-Perrin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079588v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114887v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804684v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Osadczuk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01010707v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082965v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Klein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082457v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079774v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rotat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068960v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05344511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361652v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04786951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doridant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270201v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04057471v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Genton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086062v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402947v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333357v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215673v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01076834v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Coq" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bertrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079326v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Friaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rochigneux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079723v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mougniotte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102951v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079332v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079631v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082476v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079862v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079863v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079566v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723966v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100345220" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790229v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129670v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839361v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03522443v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilane Tikiri Banda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-pironom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1229-6294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05210302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Boulc&#8217;h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sardier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-15" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05433591v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Desmoriaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251320649" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04764896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coudert-Chevreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1815" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Giron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Denois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/popmed/165634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03982612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08959048231153606" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04276207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1416" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04123350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-023-09806-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Serour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;langer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03822104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.083.0037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03315823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Molina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n3-01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09607-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nsambu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3865" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Biss&#232;ge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.155" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.081.0123" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2019.3.05" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ambroise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10637" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657792v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorita Sormunen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14635240.2017.1408419" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01973589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683725v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Thebault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Daniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fiema" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Belghiti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/wje.v7n6p38" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deasy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Coughlan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mannix Mcnamara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03323315.2016.1146157" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2015.09.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Violon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Salabot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5076" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/dau086" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115193" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966587v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a S. Carvalho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896912459821" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riera-Navarro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490890v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05523471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prigent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452893v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Noben" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Burton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068937v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04796761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04131005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sartori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04106946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344234v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344304v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767970v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767938v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03576534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01831792v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402901v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959162v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895344v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Degb&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895838v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614538v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerttu Tossavainen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermeline Edouard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jullien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Sormunen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199490v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199515v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199499v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174776v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080043v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brun-Perrin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079588v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114887v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306347v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804675v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804684v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102922v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Osadczuk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01010707v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082965v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Klein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079774v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rotat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068960v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05344511v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361652v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04786951v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doridant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270201v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04057471v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Genton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129606v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402947v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086062v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333357v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215673v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01076834v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Coq" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bertrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079326v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Friaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekka" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rochigneux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079334v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079723v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mougniotte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102951v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079332v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079642v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079566v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079862v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723966v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100345220" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790229v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129670v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03522443v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilane Tikiri Banda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>