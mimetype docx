--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1674,248 +1674,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la cohérence discursive dans la relation de soin à travers les emplois fonctionnels de mais</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Delsart</w:t>
+                <w:t xml:space="preserve">Impact du confinement sur les pratiques pédagogiques dans l'enseignement universitaire technologique en France : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.319⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2021-v18n3-01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277154v1</w:t>
+                <w:t xml:space="preserve">hal-03315823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du confinement sur les pratiques pédagogiques dans l'enseignement universitaire technologique en France : une étude exploratoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Molina</w:t>
+                <w:t xml:space="preserve">Étude de la cohérence discursive dans la relation de soin à travers les emplois fonctionnels de mais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (3), </w:t>
+              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le rôle des discours dans la relation de soin, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/ritpu-2021-v18n3-01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315823v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning the gender tables: evidence of students’ awareness of a reversal in gender status between academic and occupational contexts</w:t>
               </w:r>
@@ -2393,248 +2393,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire écrire des élèves dans une visée philosophique : scénario pédagogique et regard du psychologue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+                <w:t xml:space="preserve">Validation d’une échelle de mesure du sentiment d’efficacité personnelle spécifique au domaine de l’enseignement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24193/subbphil.2019.3.05⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (1), pp.51-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.10637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931137v1</w:t>
+                <w:t xml:space="preserve">hal-02402822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’une échelle de mesure du sentiment d’efficacité personnelle spécifique au domaine de l’enseignement en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ambroise</w:t>
+                <w:t xml:space="preserve">Faire écrire des élèves dans une visée philosophique : scénario pédagogique et regard du psychologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (1), pp.51-101. </w:t>
+              <w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (3), pp.91-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.10637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24193/subbphil.2019.3.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402822v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health education in schools: factors influencing parents’ views of the home–school relationship in France</w:t>
               </w:r>
@@ -4691,355 +4691,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation d’une typologie des dispositifs hybrides dans l’enseignement supérieur : vers une lecture enrichie par la perspective étudiante et l’évaluation des apprentissages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Réginald Burton</w:t>
+                <w:t xml:space="preserve">Perspectives du point de vue des comportements de santé des élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque international AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452893v1</w:t>
+                <w:t xml:space="preserve">hal-05490859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives du point de vue des comportements de santé des élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
+                <w:t xml:space="preserve">Actualisation d’une typologie des dispositifs hybrides dans l’enseignement supérieur : vers une lecture enrichie par la perspective étudiante et l’évaluation des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Noben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Massou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réginald Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8e colloque international AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490859v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyPES project - assessment of learning in hybrid learning environments in higher education: what methods and tools?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Noben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réginald Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEA Europe Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5189,90 +5189,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer pour la qualité des dispositifs hybrides : une typologie pour plus d’intelligibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réginald Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Deschryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7168,64 +7168,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’institut universitaire de technologie (IUT) au prisme des modifications de pratiques pédagogiques avec les ressources en contexte de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7339,277 +7339,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French validation of a scale measuring life skills for children aged 9-12 years old</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Simar</w:t>
+                <w:t xml:space="preserve">Utilisateurs et usages du MOOC Se former pour enseigner dans le supérieur –Enquête évaluative en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Paivandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Tessier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference, Building bridges for solidarity and public health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">31e colloque annuel de l’ADMEE-Europe « Entre normalisation, contrôle et développement formatif : Évaluations sources de synergies ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse. pp.455-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402901v1</w:t>
+                <w:t xml:space="preserve">hal-02436445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisateurs et usages du MOOC Se former pour enseigner dans le supérieur –Enquête évaluative en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saeed Paivandi</w:t>
+                <w:t xml:space="preserve">French validation of a scale measuring life skills for children aged 9-12 years old</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nsambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e colloque annuel de l’ADMEE-Europe « Entre normalisation, contrôle et développement formatif : Évaluations sources de synergies ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse. pp.455-457</w:t>
+              <w:t xml:space="preserve">12th European Public Health Conference, Building bridges for solidarity and public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436445v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique philosophique à l'oral transforme-t-elle l'écriture spontanée des élèves ? Etude d'écrits au collège chez des élèves philosophant à partir d'oeuvres d'art</w:t>
               </w:r>
@@ -8057,77 +8057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des relations entre sentiment d’efficacité personnelle (SEP) et souvenirs des expériences professionnelles chez les enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8863,269 +8863,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The views of Finnish parents and teachers about health education content areas of school-aged children</w:t>
+                <w:t xml:space="preserve">Parents and Teachers’ Views on Health Guidance and Education in Finland and in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorita Sormunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerttu Tossavainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENARPE-ARCTIC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Tromsø, Norway</w:t>
+              <w:t xml:space="preserve">ECER 2015 "Education and Transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199515v1</w:t>
+                <w:t xml:space="preserve">hal-01199499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parents and Teachers’ Views on Health Guidance and Education in Finland and in France</w:t>
+                <w:t xml:space="preserve">The views of Finnish parents and teachers about health education content areas of school-aged children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorita Sormunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerttu Tossavainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2015 "Education and Transition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">ENARPE-ARCTIC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Tromsø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199499v1</w:t>
+                <w:t xml:space="preserve">hal-01199515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé, un objet partagé entre la famille et l’Ecole : Le point de vue des familles du premier degré sur la coopération Ecole-famille dans le domaine de l’éducation à la santé</w:t>
               </w:r>
@@ -9308,230 +9308,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How referees are socially perceived? A first study about referees stereotype content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+                <w:t xml:space="preserve">Evaluation des prises de décisions arbitrales par et dans les médias au cours des quatre dernières coupes du monde de football : l’exemple du quotidien « l’Equipe » et de l’hebdomadaire « France Football ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">VIIIème colloque "Football &amp; Recherche" : La prise de décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077053v1</w:t>
+                <w:t xml:space="preserve">hal-01076306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des prises de décisions arbitrales par et dans les médias au cours des quatre dernières coupes du monde de football : l’exemple du quotidien « l’Equipe » et de l’hebdomadaire « France Football ».</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How referees are socially perceived? A first study about referees stereotype content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutrévis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème colloque "Football &amp; Recherche" : La prise de décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076306v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addictions et pratiques addictives : essai de catégorisation des conceptions d’élèves de cycle III</w:t>
               </w:r>
@@ -10558,51 +10558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health promotion in primary school: Factors influencing children’s perception of school climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11567,260 +11567,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How early childhood services address health inequalities and child wellbeing in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours de formation initiale en éducation à la santé et développement professionnel des enseignants débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bissège</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference, Building bridges for solidarity and public health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">5ème Printemps de la Recherche en Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402947v1</w:t>
+                <w:t xml:space="preserve">hal-02086062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de formation initiale en éducation à la santé et développement professionnel des enseignants débutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How early childhood services address health inequalities and child wellbeing in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Simar</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bissège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Printemps de la Recherche en Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">12th European Public Health Conference, Building bridges for solidarity and public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086062v1</w:t>
+                <w:t xml:space="preserve">hal-02402947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“It is not easy to maintain healthy behavior every day”</w:t>
               </w:r>
@@ -13156,63 +13156,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health promotion in schools: factors influencing teachers' practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Simar</w:t>
+                <w:t xml:space="preserve">Well-being at primary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13227,87 +13227,87 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IUHPE World Conference on Health Promotion: Health, Equity and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079862v1</w:t>
+                <w:t xml:space="preserve">hal-01079863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being at primary school</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Younes</w:t>
+                <w:t xml:space="preserve">Health promotion in schools: factors influencing teachers' practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13322,51 +13322,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IUHPE World Conference on Health Promotion: Health, Equity and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079863v1</w:t>
+                <w:t xml:space="preserve">hal-01079862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14169,51 +14169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E54741C6"/>
+    <w:nsid w:val="172C57B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14400,51 +14400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-pironom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1229-6294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05210302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Boulc&#8217;h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sardier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-15" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05433591v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Desmoriaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251320649" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04764896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coudert-Chevreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1815" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Giron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Denois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/popmed/165634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03982612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08959048231153606" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04276207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1416" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04123350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-023-09806-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Serour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;langer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03822104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.083.0037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03315823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Molina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n3-01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09607-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nsambu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3865" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Biss&#232;ge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.155" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.081.0123" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2019.3.05" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ambroise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10637" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657792v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorita Sormunen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14635240.2017.1408419" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01973589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683725v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Thebault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Daniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fiema" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Belghiti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/wje.v7n6p38" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deasy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Coughlan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mannix Mcnamara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03323315.2016.1146157" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2015.09.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Violon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Salabot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5076" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/dau086" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115193" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966587v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a S. Carvalho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896912459821" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riera-Navarro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490890v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05523471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prigent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452893v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Noben" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Burton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068937v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04796761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04131005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sartori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04106946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344234v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344304v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767970v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767938v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03576534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01831792v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402901v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959162v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895344v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Degb&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895838v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614538v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerttu Tossavainen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermeline Edouard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jullien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Sormunen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199490v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199515v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199499v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174776v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080043v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brun-Perrin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079588v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114887v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306347v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804675v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804684v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102922v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Osadczuk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01010707v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082965v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Klein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079774v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rotat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068960v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05344511v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361652v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04786951v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doridant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270201v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04057471v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Genton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129606v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402947v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086062v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333357v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215673v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01076834v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Coq" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bertrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079326v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Friaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekka" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rochigneux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079334v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079723v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mougniotte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102951v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079332v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079642v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079566v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079862v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723966v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100345220" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790229v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129670v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03522443v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilane Tikiri Banda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-pironom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1229-6294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05210302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Boulc&#8217;h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sardier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-15" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05433591v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Desmoriaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251320649" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04764896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coudert-Chevreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1815" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Giron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Denois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/popmed/165634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03982612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08959048231153606" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04276207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1416" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04123350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-023-09806-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Serour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;langer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03822104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.083.0037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03315823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Molina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n3-01" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.319" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09607-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nsambu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3865" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Biss&#232;ge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.155" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.081.0123" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402822v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ambroise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10637" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2019.3.05" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657792v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorita Sormunen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14635240.2017.1408419" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01973589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683725v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Thebault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Daniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fiema" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Belghiti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/wje.v7n6p38" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deasy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Coughlan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mannix Mcnamara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03323315.2016.1146157" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2015.09.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Violon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Salabot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5076" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/dau086" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115193" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966587v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a S. Carvalho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896912459821" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riera-Navarro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490890v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05523471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prigent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Noben" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Burton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068937v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04796761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04131005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sartori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04106946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344234v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344304v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767970v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767938v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03576534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01831792v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402901v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959162v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895344v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Degb&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895838v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614538v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerttu Tossavainen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermeline Edouard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jullien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Sormunen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199490v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199515v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174776v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080043v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brun-Perrin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076306v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077053v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079588v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114887v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306347v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804675v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804684v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102922v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Osadczuk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01010707v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082965v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Klein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079774v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rotat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068960v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05344511v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361652v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04786951v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doridant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270201v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04057471v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Genton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129606v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086062v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402947v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333357v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215673v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01076834v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Coq" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bertrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079326v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Friaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekka" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rochigneux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079334v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079723v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mougniotte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102951v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079332v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079642v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079566v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079863v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079862v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723966v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100345220" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790229v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129670v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03522443v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilane Tikiri Banda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>