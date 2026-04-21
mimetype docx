--- v0 (2026-03-27)
+++ v1 (2026-04-21)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -204,217 +204,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of dynamic soil parameters : application to the shear modulus reduction curve</w:t>
+                <w:t xml:space="preserve">PREDICTION OF SHEAR MODULUS REDUCTION AND DAMPING CURVES FOR CLAYEY SOILS USING MACHINE LEARNING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Symposiumon Geotechnical Safety and Risk (ISGSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477817v1</w:t>
+                <w:t xml:space="preserve">hal-05477622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDICTION OF SHEAR MODULUS REDUCTION AND DAMPING CURVES FOR CLAYEY SOILS USING MACHINE LEARNING</w:t>
+                <w:t xml:space="preserve">Prediction of dynamic soil parameters : application to the shear modulus reduction curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Régnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposiumon Geotechnical Safety and Risk (ISGSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477622v1</w:t>
+                <w:t xml:space="preserve">hal-05477817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPLORING DATABASE QUALITY THROUGH SHAPLEY VALUES</w:t>
               </w:r>
@@ -1149,1041 +1149,2353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Installation d’un forage vertical dans la basse vallée du Var, Nice, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dufour</w:t>
+                <w:t xml:space="preserve">Combining Geotechnical and Geophysical Data to Build a 3D Model of the Var valley, Nice (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Payeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+                <w:t xml:space="preserve">Philippe Langlaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Mercerat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">The 2019 Seismological Society of America Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849900v1</w:t>
+                <w:t xml:space="preserve">hal-03558001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Installation of a borehole vertical array in the Var valley, Nice, France</w:t>
+                <w:t xml:space="preserve">Installation d’un forage vertical dans la basse vallée du Var, Nice, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Payeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régnier Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ECEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">JNGG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844538v1</w:t>
+                <w:t xml:space="preserve">hal-01849900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRENOLIN Project: a benchmark on numerical simulation of 1D non-linear site effect. Results of the validation phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Installation of a borehole vertical array in the Var valley, Nice, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Payeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régnier Julie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">16ECEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01742611v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From heterogeneous set of soil data to Vs profile: Application on the French of Vs profiles and site responses on the French permanent permanent accelerometric network (RAP) sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+                <w:t xml:space="preserve">Modal characterization of structure and soil-structure interaction using accelerometric data of the french permanent network (RAP-RESIF): application to a french Indies structure in Basse-Pointe, Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Duchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.-M. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">16ECEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588903v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic site response estimation in the near source region of the 2009 l’Aquila, Italy, Earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRENOLIN PROJECT: RESULTS OF THE VALIDATION PHASE AT SENDAI SITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Kawase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588943v1</w:t>
+                <w:t xml:space="preserve">hal-01458759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering tools to design regular spectra adapted to local site conditions</w:t>
+                <w:t xml:space="preserve">PRENOLIN Project: a benchmark on numerical simulation of 1D non-linear site effect. Results of the validation phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régnier Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Kawase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588963v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01742611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sismological evidence of topographic site effects in 1909 Provence earthquake damage distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berge-Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Pernoud</w:t>
+                <w:t xml:space="preserve">Angkeara Svay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiham Saad</w:t>
+                <w:t xml:space="preserve">Vincent Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">SMiRT-23, 23rd Conference on Structural Mechanics in Reactor Technology, Division II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom, United Kingdom. Paper ID 571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589574v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revisiting Vs30 as a proxy parameter for site effects: a case study using KIKNET data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ICEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Santiago, Chile. pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From heterogeneous set of soil data to Vs profile: Application on the French of Vs profiles and site responses on the French permanent permanent accelerometric network (RAP) sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seismic site response estimation in the near source region of the 2009 l’Aquila, Italy, Earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Azzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bergamaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordoni Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of site effects by a discontinuous Galerkin finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering tools to design regular spectra adapted to local site conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping site effects at large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Criado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical approaches of topographic site effects claimed to be responsible for 1909 Provence earthquake damage distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sismological evidence of topographic site effects in 1909 Provence earthquake damage distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiham Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geotechnical model to seismic microzonation: 3 approaches on the test bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earthquake Geotechnical Engineering Satellite Conference, XVIIth International Conference on Soil Mechanics &amp; Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Alexandrie, Egypt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismic site response estimation in the near source region of the 2009 l’Aquila, Italy, Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Azzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bergamaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordoni Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variability of one-dimensional soil amplification estimates at four sites of the french permanent accelerometer network (RAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the use of Saenger’s finite difference stencil to model 2D P-SV nonlinear basin response: application to Nice, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEISMIC RISK 2008: Earthquake in North-West Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Database Quality Through Shapley Values: Application to Dynamic Soil Parameters Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2202,734 +3514,2793 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (3), pp.61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geotechnics5030061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of topographical and geological site effects. Applications to canonical topographies and Rognes hill, South East France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
+                <w:t xml:space="preserve">Rocking Motion Analysis Using Structural Identification Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Santisi D’avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régnier Julie</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2018.10.020⟩</w:t>
+              <w:t xml:space="preserve">Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.601-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geotechnics3030033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896805v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of site conditions (soil class, VS30, velocity profiles) for 33 stations from the French permanent accelerometric network (RAP) using surface-wave methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Renalier</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-017-0135-5⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693200v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new parameter to empirically describe and predict the non-linear seismic response of sites derived from the analysis of Kik-Net database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Castro-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.07.004⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128, pp.105833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2019.105833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05566128v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Nonlinear Behavior of Soils in Seismic Site Response: Statistical Analysis on KiK-net Strong-Motion Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeatable process for seismic microzonation using 1-D site-specific response spectra assessment approaches. Application to the city of Nice, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 270, pp.105569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-linear modulation of site response: Sensitivity to various surface ground-motion intensity measures and site-condition proxies using a neural network approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumédiène Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 269, pp.105500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining borehole log-stratigraphies and ambient vibration data to build a 3D Model of the Lower Var Valley, Nice (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 270, pp.105588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of topographical and geological site effects. Applications to canonical topographies and Rognes hill, South East France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régnier Julie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 116 C, pp.620-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2018.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of site conditions (soil class, VS30, velocity profiles) for 33 stations from the French permanent accelerometric network (RAP) using surface-wave methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaveh Oghalaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.2337-2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-017-0135-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRENOLIN: International benchmark on 1D nonlinear site‐response analysis—Validation phase exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis‐fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120170210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berge-Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkeara Svay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 323, pp.185-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Benchmark on Numerical Simulations for 1D, Nonlinear Site Response (PRENOLIN): Verification Phase Based on Canonical Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (5), pp.2112-2135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120150284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical Quantification of the Impact of Nonlinear Soil Behavior on Site Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (4), pp.1710 - 1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120150199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Vs profiles beyond 30 m depth on linear site effects: assessment from the KiK-net data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (5), pp 2337-2348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120140018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of ambient vibration recordings (Free-field and buildings) for post-seismic analysis: the case of the Mw 7.3 MARTINIQUE (French lesser ANTILLES) earthquake, november 29, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotaire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp. 162-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2013.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing Nonlinear Behavior of Soils in Seismic Site Response: Statistical Analysis on KiK-net Strong-Motion Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103 (3), pp 1750-1770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120120240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Site effects of the Roio basin, L’Aquila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Azzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bergamashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (3), pp.809-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-011-9254-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear site response evidence of K-NET and KiK-net records from the 2011 off the Pacific coast of Tohoku Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Tsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (7), pp.785-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5047/eps.2011.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00679354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of seismic data in microzonation studies for downtown L’Aquila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Milana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Azzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (3), pp.741-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-011-9246-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making the Most of Available Site Information for Empirical Ground-Motion Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (3), p. 1502-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120080075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élaboration de fils capteurs destinés au monitoring de détection et de localisation des fuites de fluides sur des membranes d’étanchéité rapportées en matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Centrale Lille Institut, 2022. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022CLIL0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04041440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismic site-response variability : from site-classification to soil non-linear behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Earth Sciences. Université Paris-Est, 2013. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013PEST1037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00906072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des enregistrements sismologiques dans la prédiction du comportement non-linéaire des sols sous sollicitation sismique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régnier Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Française du Génie Parasismique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Marne la vallée, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse conjointe des données géotechniques et géophysiques pour la construction d’un modèle 3D du remplissage sédimentaire quaternaire de la basse Vallée du Var, Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2988,65 +6359,522 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37èmes rencontres universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismic site response in l'Aquila city center and in suburban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milana G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzara. R.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bergamaschi F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodoni P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Valente, Y. Nakamura, G. D’Ovidio, A. Rovelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The dynamic interaction of soil and structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARACNE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-136, 2011, Proceedings of the Workshop DISS_10 (L’Aquila, 19 March 2010), 978-88-548-3693-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismic site response in l'Aquila city center and in suburban areas. feb 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Milana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Azzara.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bergamaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bodoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valente, G.; Nakamura, Y.; D’Ovidio, G.; Rovelli, A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The dynamic interaction of soil and structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne Editrice, pp.1-224, 2010, 978-88-548-3693-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séisme de Martinique, 29 novembre 2007. Rapport du BCSF : synthèse sismologique et étude macrosismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schlupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotaire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BCSF-RENASS. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3193,51 +7021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549357v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borderon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477817v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519216v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawase" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikian Sun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Ito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Khalil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves-Fernandes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiaradonna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro-Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;di&#232;ne Derras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rohmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercerat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849900v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Payeur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Fabian Bonilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Azzara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bergamaschi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordoni Paola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiham Saad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5030061" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896805v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glinsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2018.10.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dechamp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Oghalaei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renalier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0135-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566128v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120240" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549357v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borderon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477622v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519216v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawase" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikian Sun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Ito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Khalil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves-Fernandes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiaradonna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro-Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;di&#232;ne Derras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rohmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercerat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlaude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Payeur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Fabian Bonilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Azzara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bergamaschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordoni Paola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589017v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glinsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#233;gnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maurin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grasso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiham Saad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558643v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5030061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04446825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi D&#8217;avila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics3030033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castro-Cruz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.105833" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578313v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105569" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035534v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105500" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rohmer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Mercerat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105588" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2018.10.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dechamp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Oghalaei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renalier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0135-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;fabian Bonilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170210" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150284" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150199" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2013.03.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120240" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557787v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamashi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9254-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24475527732193B3EF13629F3A505C14A74B0CCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679354v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Tsuda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pulido" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9246-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZ5HWJBH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514198v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080075" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04041440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022CLIL0014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00906072v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana G." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara. R.M." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi F." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodoni P." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/aracneweb/index.php/pubblicazione.html?item=9788854836938" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558747v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Azzara." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamaschi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodoni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>