--- v1 (2026-04-21)
+++ v2 (2026-05-13)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -204,217 +204,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDICTION OF SHEAR MODULUS REDUCTION AND DAMPING CURVES FOR CLAYEY SOILS USING MACHINE LEARNING</w:t>
+                <w:t xml:space="preserve">Prediction of dynamic soil parameters : application to the shear modulus reduction curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Régnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposiumon Geotechnical Safety and Risk (ISGSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477622v1</w:t>
+                <w:t xml:space="preserve">hal-05477817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of dynamic soil parameters : application to the shear modulus reduction curve</w:t>
+                <w:t xml:space="preserve">PREDICTION OF SHEAR MODULUS REDUCTION AND DAMPING CURVES FOR CLAYEY SOILS USING MACHINE LEARNING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Symposiumon Geotechnical Safety and Risk (ISGSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477817v1</w:t>
+                <w:t xml:space="preserve">hal-05477622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPLORING DATABASE QUALITY THROUGH SHAPLEY VALUES</w:t>
               </w:r>
@@ -834,260 +834,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON OF TWO PURELY EMPIRICAL APPROACHES FOR NON-LINEAR SITE RESPONSE PREDICTION: RESULTS FOR THE ESG6-BLIND TEST (ESG6)</w:t>
+                <w:t xml:space="preserve">NON-LINEAR SOIL RESPONSE AT STRONG MOTION OBSERVATION SITES WITH A FOCUS ON BOREHOLE ARRAY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Régnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th IASPEI / IAEE International Symposium: Effects of Surface Geology on Seismic Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">6th IASPEI / IAEE International Symposium: Effects of Surface Geology on Seismic Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519218v1</w:t>
+                <w:t xml:space="preserve">hal-04519217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NON-LINEAR SOIL RESPONSE AT STRONG MOTION OBSERVATION SITES WITH A FOCUS ON BOREHOLE ARRAY</w:t>
+                <w:t xml:space="preserve">COMPARISON OF TWO PURELY EMPIRICAL APPROACHES FOR NON-LINEAR SITE RESPONSE PREDICTION: RESULTS FOR THE ESG6-BLIND TEST (ESG6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alejandro Castro-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumédiène Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IASPEI / IAEE International Symposium: Effects of Surface Geology on Seismic Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">The 6th IASPEI / IAEE International Symposium: Effects of Surface Geology on Seismic Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519217v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse conjointe de données géotechniques et de données géophysiques pour la construction d'un modèle 3D du remplissage sédimentaire quaternaire de la basse Vallée du Var, Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,51 +1168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Geotechnical and Geophysical Data to Build a 3D Model of the Var valley, Nice (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1302,51 +1302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Payeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1427,51 +1427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Payeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1686,51 +1686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Kawase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
@@ -1811,51 +1811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Kawase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
@@ -1878,303 +1878,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01742611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting Vs30 as a proxy parameter for site effects: a case study using KIKNET data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Berge-Thierry</w:t>
+                <w:t xml:space="preserve">Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angkeara Svay</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMiRT-23, 23rd Conference on Structural Mechanics in Reactor Technology, Division II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom, United Kingdom. Paper ID 571</w:t>
+              <w:t xml:space="preserve">5ICEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Santiago, Chile. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480632v1</w:t>
+                <w:t xml:space="preserve">hal-03558642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Vs30 as a proxy parameter for site effects: a case study using KIKNET data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Régnier</w:t>
+                <w:t xml:space="preserve">Seismic site response estimation in the near source region of the 2009 l’Aquila, Italy, Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Azzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bergamaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordoni Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Bonilla</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrizio Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ICEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Santiago, Chile. pp.11</w:t>
+              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558642v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From heterogeneous set of soil data to Vs profile: Application on the French of Vs profiles and site responses on the French permanent permanent accelerometric network (RAP) sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régnier Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,1259 +2189,1134 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic site response estimation in the near source region of the 2009 l’Aquila, Italy, Earthquake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Numerical study of site effects by a discontinuous Galerkin finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bergamaschi</w:t>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bordoni Paola</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588943v1</w:t>
+                <w:t xml:space="preserve">hal-03589017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of site effects by a discontinuous Galerkin finite element method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Engineering tools to design regular spectra adapted to local site conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lanteri</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589017v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering tools to design regular spectra adapted to local site conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régnier Julie</w:t>
+                <w:t xml:space="preserve">Experimental and numerical approaches of topographic site effects claimed to be responsible for 1909 Provence earthquake damage distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588963v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping site effects at large scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Criado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical approaches of topographic site effects claimed to be responsible for 1909 Provence earthquake damage distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Sismological evidence of topographic site effects in 1909 Provence earthquake damage distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eva Grasso</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiham Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589363v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sismological evidence of topographic site effects in 1909 Provence earthquake damage distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Geotechnical model to seismic microzonation: 3 approaches on the test bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Earthquake Geotechnical Engineering Satellite Conference, XVIIth International Conference on Soil Mechanics &amp; Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Alexandrie, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589574v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geotechnical model to seismic microzonation: 3 approaches on the test bench</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Seismic site response estimation in the near source region of the 2009 l’Aquila, Italy, Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Azzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bergamaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordoni Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Geotechnical Engineering Satellite Conference, XVIIth International Conference on Soil Mechanics &amp; Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Alexandrie, Egypt</w:t>
+              <w:t xml:space="preserve">AGU fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589448v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic site response estimation in the near source region of the 2009 l’Aquila, Italy, Earthquake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Variability of one-dimensional soil amplification estimates at four sites of the french permanent accelerometer network (RAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Cara</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589411v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of one-dimensional soil amplification estimates at four sites of the french permanent accelerometer network (RAP)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">On the use of Saenger’s finite difference stencil to model 2D P-SV nonlinear basin response: application to Nice, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEISMIC RISK 2008: Earthquake in North-West Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3451,51 +3326,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Database Quality Through Shapley Values: Application to Dynamic Soil Parameters Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3514,1299 +3389,1311 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (3), pp.61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geotechnics5030061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocking Motion Analysis Using Structural Identification Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Santisi D’avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (3), pp.601-623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geotechnics3030033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new parameter to empirically describe and predict the non-linear seismic response of sites derived from the analysis of Kik-Net database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Castro-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 128, pp.105833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soildyn.2019.105833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeatable process for seismic microzonation using 1-D site-specific response spectra assessment approaches. Application to the city of Nice, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 270, pp.105569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear modulation of site response: Sensitivity to various surface ground-motion intensity measures and site-condition proxies using a neural network approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining borehole log-stratigraphies and ambient vibration data to build a 3D Model of the Lower Var Valley, Nice (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 269, pp.105500. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105500⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 270, pp.105588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035534v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining borehole log-stratigraphies and ambient vibration data to build a 3D Model of the Lower Var Valley, Nice (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-linear modulation of site response: Sensitivity to various surface ground-motion intensity measures and site-condition proxies using a neural network approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumédiène Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 270, pp.105588. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105588⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 269, pp.105500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557720v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of topographical and geological site effects. Applications to canonical topographies and Rognes hill, South East France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Glinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régnier Julie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 116 C, pp.620-636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soildyn.2018.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of site conditions (soil class, VS30, velocity profiles) for 33 stations from the French permanent accelerometric network (RAP) using surface-wave methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaveh Oghalaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16, pp.2337-2365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10518-017-0135-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRENOLIN: International benchmark on 1D nonlinear site‐response analysis—Validation phase exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis‐fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120170210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Berge-Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkeara Svay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 323, pp.185-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -4824,64 +4711,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4945,51 +4832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Quantification of the Impact of Nonlinear Soil Behavior on Site Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5062,51 +4949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5179,51 +5066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotaire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5283,77 +5170,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Nonlinear Behavior of Soils in Seismic Site Response: Statistical Analysis on KiK-net Strong-Motion Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régnier Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5400,77 +5287,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site effects of the Roio basin, L’Aquila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Azzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5598,51 +5485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 63 (7), pp.785-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5702,51 +5589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Milana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Azzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bordoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,260 +6043,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des enregistrements sismologiques dans la prédiction du comportement non-linéaire des sols sous sollicitation sismique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Analyse conjointe des données géotechniques et géophysiques pour la construction d’un modèle 3D du remplissage sédimentaire quaternaire de la basse Vallée du Var, Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régnier Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française du Génie Parasismique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Marne la vallée, France. </w:t>
+              <w:t xml:space="preserve">37èmes rencontres universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400272v1</w:t>
+                <w:t xml:space="preserve">hal-03558121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse conjointe des données géotechniques et géophysiques pour la construction d’un modèle 3D du remplissage sédimentaire quaternaire de la basse Vallée du Var, Nice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Apport des enregistrements sismologiques dans la prédiction du comportement non-linéaire des sols sous sollicitation sismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régnier Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes rencontres universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française du Génie Parasismique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marne la vallée, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558121v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6608,51 +6495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Azzara.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bergamaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bodoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7021,51 +6908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549357v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borderon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477622v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519216v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawase" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikian Sun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Ito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Khalil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves-Fernandes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiaradonna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro-Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;di&#232;ne Derras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rohmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercerat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlaude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Payeur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Fabian Bonilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Azzara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bergamaschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordoni Paola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589017v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glinsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#233;gnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maurin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grasso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiham Saad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558643v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5030061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04446825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi D&#8217;avila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics3030033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castro-Cruz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.105833" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578313v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105569" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035534v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105500" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rohmer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Mercerat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105588" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2018.10.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dechamp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Oghalaei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renalier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0135-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;fabian Bonilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170210" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150284" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150199" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2013.03.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120240" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557787v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamashi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9254-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24475527732193B3EF13629F3A505C14A74B0CCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679354v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Tsuda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pulido" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9246-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZ5HWJBH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514198v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080075" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04041440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022CLIL0014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00906072v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana G." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara. R.M." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi F." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodoni P." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/aracneweb/index.php/pubblicazione.html?item=9788854836938" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558747v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Azzara." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamaschi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodoni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549357v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borderon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477817v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519216v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawase" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikian Sun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Ito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Khalil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves-Fernandes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiaradonna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro-Cruz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;di&#232;ne Derras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rohmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercerat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlaude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Payeur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Fabian Bonilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Azzara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bergamaschi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordoni Paola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glinsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grasso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#233;gnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maurin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiham Saad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5030061" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04446825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi D&#8217;avila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics3030033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castro-Cruz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.105833" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105569" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rohmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Mercerat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105588" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105500" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2018.10.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXGQ3CLM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693200v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dechamp" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Oghalaei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0135-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;fabian Bonilla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170210" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150284" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150199" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2013.03.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120240" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557787v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamashi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9254-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24475527732193B3EF13629F3A505C14A74B0CCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679354v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Tsuda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pulido" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9246-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZ5HWJBH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514198v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080075" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04041440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022CLIL0014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00906072v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558121v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400272v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana G." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara. R.M." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi F." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodoni P." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/aracneweb/index.php/pubblicazione.html?item=9788854836938" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558747v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Azzara." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamaschi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodoni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>