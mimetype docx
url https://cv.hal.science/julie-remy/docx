--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -1421,272 +1421,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et réseaux en Bretagne et Pays de la Loire à la fin de l'âge du Fer (IIIe-Ier s. a.C.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan des connaissances paléoenvironnementales, géomorphologiques et archéologiques sur le marais de Grande Brière et ses abords - Volume 2 : Atlas archéologique et géomorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Remy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture. 51 p., 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03300468v1</w:t>
+                <w:t xml:space="preserve">hal-03185947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des connaissances paléoenvironnementales, géomorphologiques et archéologiques sur le marais de Grande Brière et ses abords - Volume 2 : Atlas archéologique et géomorphologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territoires et réseaux en Bretagne et Pays de la Loire à la fin de l'âge du Fer (IIIe-Ier s. a.C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Editions. , 147, 2021, Scripta Antiqua, 978-2-35613-421-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ausonius.19828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03185947v1</w:t>
+                <w:t xml:space="preserve">halshs-03300468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des connaissances paléoenvironnementales, géomorphologiques et archéologiques sur le marais de Grande Brière et ses abords - Volume 1 : Étude documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2029,51 +2029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elven Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3177,263 +3177,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Fief-Sauvin. Rapport de fouille programmée. Campagne 2022 dans le cadre du Programme Collectif de Recherche AGGLO</w:t>
+                <w:t xml:space="preserve">Les AGGlomérations Laténiennes du nord-Ouest de la Gaule (AGGLO). Programme Collectif de Recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elven Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Gueguen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vivien Mathé</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Déodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS; CReAAH UMR 6566; Nantes Université; DRAC Pays de la Loire; Nantes Université; LIENSs (UMR 7266); La Rochelle Université; Département Loire-Atlantique; Département de Maine-et-Loire; Région Pays de la Loire; Montrevault-sur-Evre. 2023</w:t>
+              <w:t xml:space="preserve">CNRS; INRAP; DRAC Pays de la Loire; Drac Bretagne; Nantes Université / UMR 6566 CReAAH - LARA; CReAAH UMR 6566; Région Pays de La Loire; La Rochelle Université. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528627v1</w:t>
+                <w:t xml:space="preserve">hal-05528714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les AGGlomérations Laténiennes du nord-Ouest de la Gaule (AGGLO). Programme Collectif de Recherche.</w:t>
+                <w:t xml:space="preserve">Le Fief-Sauvin. Rapport de fouille programmée. Campagne 2022 dans le cadre du Programme Collectif de Recherche AGGLO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elven Le Goff</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikael Arnoux-Dougnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Comentale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dubillot</w:t>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS; INRAP; DRAC Pays de la Loire; Drac Bretagne; Nantes Université / UMR 6566 CReAAH - LARA; CReAAH UMR 6566; Région Pays de La Loire; La Rochelle Université. 2023</w:t>
+              <w:t xml:space="preserve">CNRS; CReAAH UMR 6566; Nantes Université; DRAC Pays de la Loire; Nantes Université; LIENSs (UMR 7266); La Rochelle Université; Département Loire-Atlantique; Département de Maine-et-Loire; Région Pays de la Loire; Montrevault-sur-Evre. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528714v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection inventaire diachronique du marais de Goulaine</w:t>
               </w:r>
@@ -3922,51 +3922,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CC75E1A"/>
+    <w:nsid w:val="E916CA3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4153,51 +4153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-remy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6499-900X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229979920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381696v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen P&#233;ron-Bienvenu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166240v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166171v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Routhiau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166257v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.19828" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Calone-Rebatel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Le Goff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/catalogue-d-exposition/4330-a-deux-pas-du-passe.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/a-louest-rien-de-nouveau/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cannot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Cozanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Arnoux-Dougnac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dalmont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pajot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497407v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-remy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6499-900X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229979920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381696v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen P&#233;ron-Bienvenu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166240v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166171v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Routhiau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166257v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.19828" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Calone-Rebatel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Le Goff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/catalogue-d-exposition/4330-a-deux-pas-du-passe.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/a-louest-rien-de-nouveau/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cannot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Cozanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dalmont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Arnoux-Dougnac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pajot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497407v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>