--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1421,272 +1421,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des connaissances paléoenvironnementales, géomorphologiques et archéologiques sur le marais de Grande Brière et ses abords - Volume 2 : Atlas archéologique et géomorphologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territoires et réseaux en Bretagne et Pays de la Loire à la fin de l'âge du Fer (IIIe-Ier s. a.C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Editions. , 147, 2021, Scripta Antiqua, 978-2-35613-421-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fernandez</w:t>
-[...64 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.ausonius.19828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185947v1</w:t>
+                <w:t xml:space="preserve">halshs-03300468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et réseaux en Bretagne et Pays de la Loire à la fin de l'âge du Fer (IIIe-Ier s. a.C.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan des connaissances paléoenvironnementales, géomorphologiques et archéologiques sur le marais de Grande Brière et ses abords - Volume 2 : Atlas archéologique et géomorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Remy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture. 51 p., 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03300468v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des connaissances paléoenvironnementales, géomorphologiques et archéologiques sur le marais de Grande Brière et ses abords - Volume 1 : Étude documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2029,51 +2029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elven Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3922,51 +3922,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E916CA3F"/>
+    <w:nsid w:val="9FB230C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4153,51 +4153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-remy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6499-900X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229979920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381696v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen P&#233;ron-Bienvenu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166240v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166171v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Routhiau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166257v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.19828" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Calone-Rebatel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Le Goff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/catalogue-d-exposition/4330-a-deux-pas-du-passe.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/a-louest-rien-de-nouveau/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cannot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Cozanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dalmont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Arnoux-Dougnac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pajot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497407v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-remy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6499-900X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229979920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381696v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen P&#233;ron-Bienvenu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166240v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166171v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Routhiau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166257v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.19828" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Calone-Rebatel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Le Goff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/catalogue-d-exposition/4330-a-deux-pas-du-passe.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/a-louest-rien-de-nouveau/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cannot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Cozanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dalmont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Arnoux-Dougnac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pajot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497407v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>