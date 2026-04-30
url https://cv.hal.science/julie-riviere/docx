--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -502,286 +502,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03755076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La volaille en région Centre-Val de Loire du Néolithique à nos jours. Approche archéozoologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Duval</w:t>
+                <w:t xml:space="preserve">Duha Alioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (B), pp.103250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03461051v1</w:t>
+                <w:t xml:space="preserve">hal-03431948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Clavel</w:t>
+                <w:t xml:space="preserve">La volaille en région Centre-Val de Loire du Néolithique à nos jours. Approche archéozoologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duha Alioğlu</w:t>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, https://journals.openedition.org/racf/5048</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431948v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03461051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner aux squelettes un supplément d’âme : vie et mort des chiens d’Autricum</w:t>
               </w:r>
@@ -2787,51 +2787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation carnée dans le sud du Bassin parisien à l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,51 +3184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367273v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bollen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03461051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Boutin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Godin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecomte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dangreville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rossignol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Viret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Astruc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guerraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pabois--Maumen&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrichon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956347v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fissette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Willerval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;vin-Allouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Allard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acher&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baiget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gibut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denat-Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calm&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chrismant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933403v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauduchon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Barat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;nichou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Navetat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepetz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367273v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bollen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03461051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Boutin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Godin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecomte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dangreville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rossignol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Viret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Astruc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guerraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pabois--Maumen&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrichon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956347v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fissette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Willerval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;vin-Allouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Allard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acher&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baiget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gibut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denat-Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calm&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chrismant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933403v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauduchon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Barat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;nichou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Navetat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepetz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>