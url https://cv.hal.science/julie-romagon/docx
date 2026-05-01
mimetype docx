--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -350,494 +350,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better integration of health in urban development project: from theory to action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle être appliquée aux programmes de candidats à l’élection présidentielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+                <w:t xml:space="preserve">Christine Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Deloly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Romagon</w:t>
+                <w:t xml:space="preserve">Francoise Schaetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.252⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.367-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.193.0367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470459v1</w:t>
+                <w:t xml:space="preserve">hal-02393521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'impact sur la santé en Pays-de-la-Loire : quels enseignements pour les acteurs de la promotion de la santé ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Jabot</w:t>
+                <w:t xml:space="preserve">Towards a better integration of health in urban development project: from theory to action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Deloly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nassiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587501v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Health impact assessment (HIA) deployment process in a French region</w:t>
+                <w:t xml:space="preserve">Évaluation d'impact sur la santé en Pays-de-la-Loire : quels enseignements pour les acteurs de la promotion de la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 450, pp.40-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470455v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle être appliquée aux programmes de candidats à l’élection présidentielle ?</w:t>
+                <w:t xml:space="preserve">Evaluation of the Health impact assessment (HIA) deployment process in a French region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (3), pp.367-375. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), pp.494-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.193.0367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393521v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -849,191 +849,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of assessing social cohesion in Health impact assessment</w:t>
+                <w:t xml:space="preserve">Assessing the impact of urban development projects on social cohesion: testing an analytical framework for health impact assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUHPE, Apr 2019, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112669v1</w:t>
+                <w:t xml:space="preserve">hal-02900043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of urban development projects on social cohesion: testing an analytical framework for health impact assessment</w:t>
+                <w:t xml:space="preserve">The challenge of assessing social cohesion in Health impact assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUHPE, Apr 2019, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900043v1</w:t>
+                <w:t xml:space="preserve">hal-02112669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus d'évaluation d'impact sur la santé comme lieu d'interrogation des données probantes</w:t>
               </w:r>
@@ -1497,77 +1497,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guide ISadOrA, une démarche d'accompagnement à l'Intégration de la Santé dans les Opérations d'Aménagement urbain (EHESP, A-urba, FNAU, ADEME, DGS et DGALN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Deloly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,296 +1607,410 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du déploiement de la démarche d'évaluation d'impact sur la santé en Pays de la Loire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des impacts sur la santé de la réhabilitation du café associatif &amp;quot;La Source&amp;quot; à Monteneuf (Morbihan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Strilka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Promotion Santé Bretagne; Ecole des hautes études en santé publique. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791068v1</w:t>
+                <w:t xml:space="preserve">hal-05573603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation du déploiement de la démarche d'évaluation d'impact sur la santé en Pays de la Loire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Bué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sur la santé (EIS). Projet d’aménagement du quartier du Port du Rhin [Rapport final]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oberlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] EHESP; IREPS d’Alsace. 2017, 161p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2043,51 +2157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708929v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Romagon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091240" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03122562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa067" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deloly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassiet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02587501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.299" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schaetzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0367" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01735101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivadeneyra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demeulemeester" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01791068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Bu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberl&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708929v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Romagon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091240" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03122562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa067" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schaetzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0367" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deloly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.252" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02587501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.299" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01735101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivadeneyra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demeulemeester" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Strilka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Calvez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01791068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Bu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberl&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>