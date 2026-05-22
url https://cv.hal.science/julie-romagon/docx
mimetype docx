--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -350,494 +350,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle être appliquée aux programmes de candidats à l’élection présidentielle ?</w:t>
+                <w:t xml:space="preserve">Évaluation d'impact sur la santé en Pays-de-la-Loire : quels enseignements pour les acteurs de la promotion de la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 450, pp.40-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393521v1</w:t>
+                <w:t xml:space="preserve">hal-02587501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better integration of health in urban development project: from theory to action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Deloly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nassiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'impact sur la santé en Pays-de-la-Loire : quels enseignements pour les acteurs de la promotion de la santé ?</w:t>
+                <w:t xml:space="preserve">Evaluation of the Health impact assessment (HIA) deployment process in a French region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), pp.494-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587501v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Health impact assessment (HIA) deployment process in a French region</w:t>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle être appliquée aux programmes de candidats à l’élection présidentielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Schaetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), pp.494-494. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.367-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.193.0367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470455v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -849,385 +849,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of urban development projects on social cohesion: testing an analytical framework for health impact assessment</w:t>
+                <w:t xml:space="preserve">The challenge of assessing social cohesion in Health impact assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUHPE, Apr 2019, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900043v1</w:t>
+                <w:t xml:space="preserve">hal-02112669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of assessing social cohesion in Health impact assessment</w:t>
+                <w:t xml:space="preserve">Assessing the impact of urban development projects on social cohesion: testing an analytical framework for health impact assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUHPE, Apr 2019, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112669v1</w:t>
+                <w:t xml:space="preserve">hal-02900043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus d'évaluation d'impact sur la santé comme lieu d'interrogation des données probantes</w:t>
+                <w:t xml:space="preserve">Evaluation d’impact sur la santé d’un projet d’aménagement urbain à la ville de Bruges : Résultats et leçons apprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivadeneyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société française de santé publique (SFSP); Association des épidémiologistes de langue française (ADELF), Oct 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735101v1</w:t>
+                <w:t xml:space="preserve">hal-01735118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’impact sur la santé d’un projet d’aménagement urbain à la ville de Bruges : Résultats et leçons apprises</w:t>
+                <w:t xml:space="preserve">Le processus d'évaluation d'impact sur la santé comme lieu d'interrogation des données probantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">, Société française de santé publique (SFSP); Association des épidémiologistes de langue française (ADELF), Oct 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735118v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation d’impact sur la santé appliquée aux programmes des candidats à la présidentielles en France</w:t>
               </w:r>
@@ -1497,103 +1497,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guide ISadOrA, une démarche d'accompagnement à l'Intégration de la Santé dans les Opérations d'Aménagement urbain (EHESP, A-urba, FNAU, ADEME, DGS et DGALN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Deloly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -1641,289 +1641,289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des impacts sur la santé de la réhabilitation du café associatif &amp;quot;La Source&amp;quot; à Monteneuf (Morbihan)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du déploiement de la démarche d'évaluation d'impact sur la santé en Pays de la Loire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Strilka</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">Promotion Santé Bretagne; Ecole des hautes études en santé publique. 2018</w:t>
+                <w:t xml:space="preserve">Anne-Flore Bué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573603v1</w:t>
+                <w:t xml:space="preserve">hal-01791068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du déploiement de la démarche d'évaluation d'impact sur la santé en Pays de la Loire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des impacts sur la santé de la réhabilitation du café associatif &amp;quot;La Source&amp;quot; à Monteneuf (Morbihan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Strilka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Promotion Santé Bretagne; Ecole des hautes études en santé publique. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01791068v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sur la santé (EIS). Projet d’aménagement du quartier du Port du Rhin [Rapport final]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2157,51 +2157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708929v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Romagon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091240" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03122562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa067" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schaetzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0367" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deloly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.252" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02587501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.299" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01735101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivadeneyra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demeulemeester" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Strilka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Calvez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01791068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Bu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberl&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708929v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Romagon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091240" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03122562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa067" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02587501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deloly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassiet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.252" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.299" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schaetzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0367" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivadeneyra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01735101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demeulemeester" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01791068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Bu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Strilka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Calvez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberl&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>