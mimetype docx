--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -66,910 +66,1044 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we commit future managers to honesty?</w:t>
+                <w:t xml:space="preserve">Does the oath enhance truth-telling in eyewitness testimony? experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J F Shogren</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danica Mijovic-Prelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drazen Prélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.701627⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Criminology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11292-026-09732-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03277342v1</w:t>
+                <w:t xml:space="preserve">halshs-05599590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truth Telling Under Oath</w:t>
+                <w:t xml:space="preserve">Can we commit future managers to honesty?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Luchini</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rosaz</w:t>
+                <w:t xml:space="preserve">J Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason F Shogren</w:t>
+                <w:t xml:space="preserve">J F Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65 (1), pp.426-438. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2017.2892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.701627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02018089v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03277342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Truth Telling Under Oath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youenn Loheac</w:t>
+                <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayyan Alia</w:t>
+                <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bazart</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jason F Shogren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (1), pp.426-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2017.2892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01321452v1</w:t>
+                <w:t xml:space="preserve">halshs-02018089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitting and peer effects at work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Rosaz</w:t>
+                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Loheac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayyan Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Slonim</w:t>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.labeco.2016.02.002⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01300720v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01321452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lies and Biased Evaluation: A Real-Effort Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quitting and peer effects at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Slonim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39, pp. 55-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2016.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00617120v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01300720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biased Information and Effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (2), pp. 484-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00527563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating beliefs with imperfect signals: experimental evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lies and Biased Evaluation: A Real-Effort Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rosaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Poinas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (2), pp. 537-549</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00576669v1</w:t>
+                <w:t xml:space="preserve">halshs-00617120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating beliefs with imperfect signals: Experimental evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Updating beliefs with imperfect signals: experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (3), pp.219-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11166-012-9143-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00576669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Updating beliefs with imperfect signals: Experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rosaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (3), pp.219 - 241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11166-012-9143-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -979,1337 +1113,1337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptation to risky environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Economics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02194874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISKADAPT : Local adaptation to a risky environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire au LESSAC, Laboratoire d'Expérimentation en Sciences Sociales et Analyse des Comportements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truth-telling under Oath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason F. Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Workshop « Cognitions, Behaviors and Transformations », EM Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting socially desirable behaviors - Experimental comparison of different procedures of persuasion and commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence annuelle internationale de l'Association Française d'Économie Expérimentale (ASFEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01661888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting socially desirable behaviors - Experimental comparison of different procedures of persuasion and commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LISER-LAB Inaugural Workshop, Maison des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Esch/Belval, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01661883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies and Biased Evaluation in a Real-Effort Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Meeting of The Society of Labor Economists (SOLE), Vancouver, Canada, 29-30 avril 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies and Biased Evaluation in a Real-Effort Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire GAINS, Le Mans, 1er février 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00618272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies and Biased Evaluation in a Real-Effort Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de l'ADRES, Université Paris 1, paris, 21-22 janvier 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00618271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies and Biased Evaluation in a Real-Effort Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Conférence de l'Association Française d'Economie Expérimentale (ASFEE), 23-24 septembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00576665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating beliefs with imperfect signals: experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées de Microéconomie Appliquée (JMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies and Biased Evaluation in a Real-Effort Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Nordic Conference on Behavioral and Experimental Economics, 12-13 November</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00576667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies and Biased Evaluation in a Real-Effort Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 World Meeting of the Economic Science Association (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00576664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating beliefs with imperfect signals: experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Annual SEBA-GATE Workshop, Beijing Normal University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating beliefs with imperfect signals: experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59e Congrès de l'Association Française de Science Economique (AFSE), Paris, 8 et 9 septembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00674285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating Beliefs with Imperfect Signals: Experimental Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of the Economic Science Association (ESA), Washington, 25-28 June</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00451407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2319,192 +2453,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies and Biased Evaluation: A Real-Effort Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00947962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating beliefs with imperfect signals: experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00550350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2514,408 +2648,408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting socially desirable behaviors : experimental comparison of the procedures of persuasion and commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02016069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other-Regarding Preferences and Giving Decision in Risky Environments : Experimental Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01872072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitting and Peer Effects at Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Slonim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00684812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truth-telling under Oath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01224135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3062,51 +3196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rosaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Shogren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.701627" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018089v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F Shogren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2017.2892" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300720v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Slonim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2016.02.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poinas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-012-9143-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGXTJG6H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F. Shogren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefebvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02016069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684812v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shogren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Mijovic-Prelec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Pr&#233;lec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11292-026-09732-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rosaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Shogren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.701627" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F Shogren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2017.2892" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Slonim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2016.02.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poinas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-012-9143-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGXTJG6H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F. Shogren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576667v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576664v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02016069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684812v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shogren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>