--- v1 (2026-05-03)
+++ v2 (2026-05-28)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drazen Prélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Criminology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, Avril, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11292-026-09732-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1190,204 +1190,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02194874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RISKADAPT : Local adaptation to a risky environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Truth-telling under Oath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason F. Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire au LESSAC, Laboratoire d'Expérimentation en Sciences Sociales et Analyse des Comportements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">2ème Workshop « Cognitions, Behaviors and Transformations », EM Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01984643v1</w:t>
+                <w:t xml:space="preserve">halshs-01984653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truth-telling under Oath</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RISKADAPT : Local adaptation to a risky environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jason F. Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Workshop « Cognitions, Behaviors and Transformations », EM Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire au LESSAC, Laboratoire d'Expérimentation en Sciences Sociales et Analyse des Comportements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01984653v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting socially desirable behaviors - Experimental comparison of different procedures of persuasion and commitment</w:t>
               </w:r>
@@ -1803,109 +1803,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00618271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lies and Biased Evaluation in a Real-Effort Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Updating beliefs with imperfect signals: experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Conférence de l'Association Française d'Economie Expérimentale (ASFEE), 23-24 septembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1st Annual SEBA-GATE Workshop, Beijing Normal University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00576665v1</w:t>
+                <w:t xml:space="preserve">halshs-00492971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating beliefs with imperfect signals: experimental evidence</w:t>
               </w:r>
@@ -1934,73 +1947,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées de Microéconomie Appliquée (JMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">59e Congrès de l'Association Française de Science Economique (AFSE), Paris, 8 et 9 septembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00492978v1</w:t>
+                <w:t xml:space="preserve">halshs-00674285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies and Biased Evaluation in a Real-Effort Experiment</w:t>
               </w:r>
@@ -2016,73 +2029,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Nordic Conference on Behavioral and Experimental Economics, 12-13 November</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">1ère Conférence de l'Association Française d'Economie Expérimentale (ASFEE), 23-24 septembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00576667v1</w:t>
+                <w:t xml:space="preserve">halshs-00576665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies and Biased Evaluation in a Real-Effort Experiment</w:t>
               </w:r>
@@ -2098,73 +2111,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 World Meeting of the Economic Science Association (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">5th Nordic Conference on Behavioral and Experimental Economics, 12-13 November</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00576664v1</w:t>
+                <w:t xml:space="preserve">halshs-00576667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating beliefs with imperfect signals: experimental evidence</w:t>
               </w:r>
@@ -2193,168 +2206,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Annual SEBA-GATE Workshop, Beijing Normal University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">27èmes Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00492971v1</w:t>
+                <w:t xml:space="preserve">halshs-00492978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating beliefs with imperfect signals: experimental evidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lies and Biased Evaluation in a Real-Effort Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59e Congrès de l'Association Française de Science Economique (AFSE), Paris, 8 et 9 septembre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">2010 World Meeting of the Economic Science Association (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00674285v1</w:t>
+                <w:t xml:space="preserve">halshs-00576664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating Beliefs with Imperfect Signals: Experimental Evidence</w:t>
               </w:r>
@@ -2832,216 +2832,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01872072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitting and Peer Effects at Work</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Truth-telling under Oath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00684812v2</w:t>
+                <w:t xml:space="preserve">halshs-01224135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truth-telling under Oath</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quitting and Peer Effects at Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Slonim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Shogren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-01224135v1</w:t>
+                <w:t xml:space="preserve">halshs-00684812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3196,51 +3196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Mijovic-Prelec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Pr&#233;lec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11292-026-09732-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rosaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Shogren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.701627" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F Shogren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2017.2892" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Slonim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2016.02.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poinas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-012-9143-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGXTJG6H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F. Shogren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576667v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576664v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02016069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684812v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shogren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Mijovic-Prelec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Pr&#233;lec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11292-026-09732-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rosaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Shogren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.701627" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F Shogren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2017.2892" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Slonim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2016.02.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poinas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-012-9143-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGXTJG6H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F. Shogren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02016069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shogren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684812v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>