--- v0 (2026-03-09)
+++ v1 (2026-05-19)
@@ -100,1153 +100,1153 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tombeau d'images et de vies. A propos des Âmes mortes de Wang Bing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Histoire de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88, p. 193-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une archive au présent. Le principe de renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrelacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’autre-soi à l’écran. À propos du commun généalogique et de l’ombre bienveillante de l’animal-Marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’épreuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, « Généalogies imaginaires », 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Tombeau d'images et de vies. A propos des Âmes mortes de Wang Bing</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Léa Rapin. Du court au long : droit au film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Histoire de l'Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 88, p. 193-204</w:t>
+              <w:t xml:space="preserve">Bref, le magazine du court métrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124, p. 48-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une archive au présent. Le principe de renaissance</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il était une fois la banlieue ou l'expérience ordinaire du cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une chambre à soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrelacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18</w:t>
+              <w:t xml:space="preserve">, 2018, 15, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une chambre à soi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Maîtres fous de Jean Rouch. Un film boomerang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bref, le magazine du court métrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (octobre), pp.112-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peuples de l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrelacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15, s.p</w:t>
+              <w:t xml:space="preserve">, 2016, 12, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il était une fois la banlieue ou l'expérience ordinaire du cinéma</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878271v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sursauts de l'histoire à l'écran. Formes et enjeux d'une représentation critique des peuples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93, s.p</w:t>
+              <w:t xml:space="preserve">L'Art même : lettre des arts plastiques de la communauté française de Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aude Léa Rapin. Du court au long : droit au film</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie en surimpression. Entretien avec Marc Hurtado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bref, le magazine du court métrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 124, p. 48-59</w:t>
+              <w:t xml:space="preserve">, 2016, pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Maîtres fous de Jean Rouch. Un film boomerang</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Yeux brûlés&amp;quot;, un astre dans le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bref, le magazine du court métrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (octobre), pp.112-125</w:t>
+              <w:t xml:space="preserve">, 2015, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La poésie en surimpression. Entretien avec Marc Hurtado</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peuples de la nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grande toile de l'oeuvre: Entretien avec Wang Bing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bref, le magazine du court métrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.42-49</w:t>
+              <w:t xml:space="preserve">, 2014, 111 (mai), pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Peuples de l'image</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêve et matière. Toucher-coller dans les films de Gunvor Nelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrelacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12, s.p</w:t>
+              <w:t xml:space="preserve">, 2013, 10, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Les Yeux brûlés&amp;quot;, un astre dans le temps</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878274v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nuit remue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bref, le magazine du court métrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.12-13</w:t>
+              <w:t xml:space="preserve">, 2013, 106 (janvier), 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrelacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/entrelacs.532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/entrelacs.532⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03925424v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01910393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud des Pallières, passeur du temps présent.</w:t>
               </w:r>
@@ -1694,200 +1694,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Toucher</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Savelli</w:t>
+                <w:t xml:space="preserve">Le toucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amanda Robles</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrelacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, s.p., 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 10, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/entrelacs.391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910398v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">hal-03933188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Toucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Robles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrelacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, 2013, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 10, s.p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/entrelacs.391⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03933188v1</w:t>
+                <w:t xml:space="preserve">hal-01910398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2111,481 +2111,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Rouch. Passeur d'images, passeur de mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Scheinfeigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Remillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téraèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Pierre Arbus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cabrera. L'intime et le politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Incidence Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">John Cassavetes. L'imaginaire des corps, entre la scène et l'écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix de Morant Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Saturnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Trias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Provence. 2021, 9791032003084</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes audiovisuelles connectées : pratiques de création, expériences spectatorielles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence. 2018, 9791032001929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julie Savelli</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes audiovisuelles connectées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Scheinfeigel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Pierre Arbus</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 214 p., 2018, 9791032001929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...72 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03051350v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-04900466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictions de la matière. Films et vidéos de Gunvor Nelson</w:t>
               </w:r>
@@ -2767,242 +2767,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’acte infini d’image. A propos de l’engagement post-documentaire de Wang Bing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UGA Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les formes filmiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 285-306, 2023, Cinéma, émergences-résurgences, 978-2-37747-383-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esprit de la matière : l’art méta-physique de Gunvor Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art et les formes de la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 139-154, 2023, Collège des Bernardins, 979 1 0370 3141 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À l’intersection du cinéma et de l’art contemporain : l’acte d’image post-documentaire de Wang Bing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Films, festivals et mondes contemporains : pour une anthropologie du visuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994965v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-04041656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expirer et surgir en images. À propos de l’épreuve de la mort dans Madame Fang de Wang Bing</w:t>
               </w:r>
@@ -3055,536 +3055,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : imaginaires des corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de Morant Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Saturnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Trias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">John Cassavetes. Imaginaires des corps, entre la scène et l’écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-11, 2021, 9791032003084</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art de s'engager dans le commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dominique Cabrera. L'intime et le politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Incidence Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ô mon corps… » L’engagement sensible des Maîtres fous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Rouch. Passeur d'images passeur de mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversations. D'où viennent ls films et comment se font-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dominique Cabrera. L'intime et le politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De l'Incidence Editeur, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traces de Wang Bing, Une mémoire enfouie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de la Bretèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Perpignan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire des lieux et écritures cinématographique de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.167-196, 2021, 978-2-35412-446-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’expérience du vivant, ou l’art d’absorber le sensible tel un buvard par capillarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">John Cassavetes. L'imaginaire des corps, entre la scène et l'écran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160020v1</w:t>
-              </w:r>
-[...438 lines deleted...]
-                <w:t xml:space="preserve">hal-04436977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ici en France et là-bas en Algérie. Dominique Cabrera et les lieux ordinaires de l’historie post-coloniale</w:t>
               </w:r>
@@ -3903,51 +3903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du cinéma expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Robles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3978,51 +3978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du cinéma documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Robles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4085,51 +4085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des manifestes du cinéma et de l'audiovisuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Robles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2017, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4141,164 +4141,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire du cinéma engagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire de l'écran à la première personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910386v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01910387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4453,51 +4453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994872v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041674v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878271v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910395v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Robles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.532" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878274v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878275v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chatelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.2167" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietsie Feenstra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amiot-Guillouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant Wallon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Saturnino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Trias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160005v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delincidenceediteur.fr/dominique-cabrera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scheinfeigel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Remillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teraedre.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1142" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rueda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/formes-audiovisuelles-connectees" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900466v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunvor Nelson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03994913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/john-cassavetes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de la Bret&#232;que" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878271v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878274v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925424v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Robles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.532" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878275v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chatelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.2167" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.391" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietsie Feenstra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amiot-Guillouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scheinfeigel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Remillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teraedre.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160005v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delincidenceediteur.fr/dominique-cabrera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant Wallon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Saturnino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Trias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rueda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/formes-audiovisuelles-connectees" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunvor Nelson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03994913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/john-cassavetes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de la Bret&#232;que" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>