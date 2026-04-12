--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -161,51 +161,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -290,807 +290,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre du « Quatrième pouvoir »</w:t>
+                <w:t xml:space="preserve">Claire Blandin, Hélène Gordon-Lazareff. Le destin de la fondatrice de Elle. Paris, Fayard, 2023, 216 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 36 (1), pp.47-61. </w:t>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tdm.036.0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.15038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349219v1</w:t>
+                <w:t xml:space="preserve">hal-05573376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dossier - Un journalisme de qualité ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le genre du « Quatrième pouvoir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 36 (1), pp.47-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.036.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916332v1</w:t>
+                <w:t xml:space="preserve">hal-05349219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dirigeant·e·s de médias. Sociologie d'un « espace carrefour »</w:t>
+                <w:t xml:space="preserve">Construire l’indépendance en label de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/soco.113.0013⟩</w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 16 (1), pp.13-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.016.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465909v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre du pouvoir médiatique</w:t>
+                <w:t xml:space="preserve">Tel propriétaire, tel dirigeant de presse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sava.046.0043⟩</w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 15 (2), pp.169-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.015.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349224v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressorts sociaux de la médiatisation des banlieues</w:t>
+                <w:t xml:space="preserve">Les dirigeant·e·s de médias. Sociologie d'un « espace carrefour »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sava.028.0051⟩</w:t>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°113 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.113.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504722v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Bondy blog. Le travail de représentation des ‘habitants de la banlieue’ par un média d'information participative »</w:t>
+                <w:t xml:space="preserve">Le genre du pouvoir médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.170.0103⟩</w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 46 (4), pp.43-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.046.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167793v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative Analysis of the Mediatisation of two Sociologists of juvenile Delinquency</w:t>
+                <w:t xml:space="preserve">Les ressorts sociaux de la médiatisation des banlieues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.343⟩</w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 28 (2), pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.028.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349210v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution des sociologues à l'existence d'un débat public sur « l'insécurité »</w:t>
+                <w:t xml:space="preserve">« Bondy blog. Le travail de représentation des ‘habitants de la banlieue’ par un média d'information participative »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sava.009.0041⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.170.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349227v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La nouvelle formule du Monde. Contribution à une étude des transformations du fonctionnement journalistique »</w:t>
+                <w:t xml:space="preserve">A comparative Analysis of the Mediatisation of two Sociologists of juvenile Delinquency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.97-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des sociologues à l'existence d'un débat public sur « l'insécurité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 9 (3), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.009.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La nouvelle formule du Monde. Contribution à une étude des transformations du fonctionnement journalistique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emprise de la communication et ses équivoques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1119,81 +1240,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 20-21, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier &amp;quot;L'empire de la communication et ses équivoques</w:t>
+                <w:t xml:space="preserve">Dossier &amp;quot;L'emprise de la communication et ses équivoques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ferron</w:t>
@@ -1214,904 +1335,1098 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (20-21), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du dossier - Un journalisme de qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Ouakrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pacouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : &amp;quot;Dirigeants de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1 (113), pp.5-12, 2019, Dirigeants de presse, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.113.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 113 (1), pp.5-12, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.113.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Media Ownership Matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Hessérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University PressNew York, 1, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780199931293.001.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des dirigeants de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte; La Découverte, 46 (4), pp.43-50, 2022, Repères, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sava.046.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media executives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2021, Res Publica, 9782753580404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agir par la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Juhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.73844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les médias et la banlieue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l'eau, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14375/NP.9782385193188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : &amp;quot;Dirigeants de presse</w:t>
+                <w:t xml:space="preserve">La &amp;quot;banlieue&amp;quot; comme cas-limite de porte-parolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Juhem; Julie Sedel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/soco.113.0005⟩</w:t>
+              <w:t xml:space="preserve">Agir par la parole : porte-paroles et asymétries de l'espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.137-149, 2016, 978-2-7535-6295-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.73904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456202v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;banlieue&amp;quot; comme cas-limite de porte-parolat</w:t>
+                <w:t xml:space="preserve">La banlieue comme enjeu de lutte symbolique. Une ville se mobilise pour réhabiliter son image médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agir par la parole : porte-paroles et asymétries de l'espace public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">in M. Surdez, M. Voegtli, B. Voutat (dirs.), Identifier - S'identifier. À propos des identités politiques, Lausanne, Publications universitaires Romandes / Antipodes (Coll. « le livre politique »), 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349256v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une reconfiguration des spécialisations professionnelles au Monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Damian-Gaillard; Cégolène Frisque; Eugénie Saitta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le journalisme au féminin : assignations, inventions et stratégies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-168, 2010, Res publica, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.13735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journalistes et politiques autour des 'cités à problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Rigoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui a peur de la télévision en couleurs la diversité culturelle dans les médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aux lieux d'être, 2007, 978-2916063300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2121,112 +2436,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champagne Patrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2373,51 +2688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04243004v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349219v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.113.0013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.046.0043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504722v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.028.0051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.170.0103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.343" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.009.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04243012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349197v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.113.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Benson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Hess&#233;rus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Neff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780199931293.001.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782385193188" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349256v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/2263/le-journalisme-au-feminin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13735" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04243004v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.15038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0047" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575958v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0169" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.113.0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349224v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.046.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.028.0051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.170.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.343" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.009.0041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04243012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.113.0005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Benson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Hess&#233;rus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Neff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780199931293.001.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573357v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juhem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73844" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782385193188" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73904" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/2263/le-journalisme-au-feminin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13735" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>