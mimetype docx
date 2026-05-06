--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -161,51 +161,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -372,792 +372,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre du « Quatrième pouvoir »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un journalisme de « qualité » ? Hiérarchisations et classements des actualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Ouakrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pacouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.036.0047⟩</w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349219v1</w:t>
+                <w:t xml:space="preserve">hal-05594396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire l’indépendance en label de qualité</w:t>
+                <w:t xml:space="preserve">Le genre du « Quatrième pouvoir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pdc.016.0013⟩</w:t>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 36 (1), pp.47-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.036.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05575958v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tel propriétaire, tel dirigeant de presse ?</w:t>
+                <w:t xml:space="preserve">Construire l’indépendance en label de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N° 15 (2), pp.169-195. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pdc.015.0169⟩</w:t>
+              <w:t xml:space="preserve">, 2021, N° 16 (1), pp.13-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.016.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05575968v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dirigeant·e·s de médias. Sociologie d'un « espace carrefour »</w:t>
+                <w:t xml:space="preserve">Tel propriétaire, tel dirigeant de presse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/soco.113.0013⟩</w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 15 (2), pp.169-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.015.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465909v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre du pouvoir médiatique</w:t>
+                <w:t xml:space="preserve">Les dirigeant·e·s de médias. Sociologie d'un « espace carrefour »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sava.046.0043⟩</w:t>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°113 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.113.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349224v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressorts sociaux de la médiatisation des banlieues</w:t>
+                <w:t xml:space="preserve">Le genre du pouvoir médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, n° 28 (2), pp.51-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sava.028.0051⟩</w:t>
+              <w:t xml:space="preserve">, 2019, N° 46 (4), pp.43-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.046.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504722v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Bondy blog. Le travail de représentation des ‘habitants de la banlieue’ par un média d'information participative »</w:t>
+                <w:t xml:space="preserve">Les ressorts sociaux de la médiatisation des banlieues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.170.0103⟩</w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 28 (2), pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.028.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167793v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative Analysis of the Mediatisation of two Sociologists of juvenile Delinquency</w:t>
+                <w:t xml:space="preserve">« Bondy blog. Le travail de représentation des ‘habitants de la banlieue’ par un média d'information participative »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.343⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.170.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349210v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution des sociologues à l'existence d'un débat public sur « l'insécurité »</w:t>
+                <w:t xml:space="preserve">A comparative Analysis of the Mediatisation of two Sociologists of juvenile Delinquency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sava.009.0041⟩</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.97-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349227v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des sociologues à l'existence d'un débat public sur « l'insécurité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 9 (3), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.009.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La nouvelle formule du Monde. Contribution à une étude des transformations du fonctionnement journalistique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1167,51 +1288,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emprise de la communication et ses équivoques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1240,73 +1361,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 20-21, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier &amp;quot;L'emprise de la communication et ses équivoques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1335,747 +1456,747 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (20-21), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du dossier - Un journalisme de qualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Ouakrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : &amp;quot;Dirigeants de presse</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 113 (1), pp.5-12, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.113.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soco.113.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03456202v1</w:t>
+                <w:t xml:space="preserve">hal-05349197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Introduction : &amp;quot;Dirigeants de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+              <w:rPr/>
+              <w:t xml:space="preserve">1 (113), pp.5-12, 2019, Dirigeants de presse, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.113.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349197v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Media Ownership Matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Benson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Hessérus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University PressNew York, 1, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780199931293.001.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des dirigeants de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte; La Découverte, 46 (4), pp.43-50, 2022, Repères, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sava.046.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media executives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2021, Res Publica, 9782753580404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir par la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Juhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.73844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias et la banlieue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l'eau, 2009, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/NP.9782385193188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2085,348 +2206,348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;banlieue&amp;quot; comme cas-limite de porte-parolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Juhem; Julie Sedel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir par la parole : porte-paroles et asymétries de l'espace public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.137-149, 2016, 978-2-7535-6295-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.73904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La banlieue comme enjeu de lutte symbolique. Une ville se mobilise pour réhabiliter son image médiatique</w:t>
+                <w:t xml:space="preserve">Une reconfiguration des spécialisations professionnelles au Monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Damian-Gaillard; Cégolène Frisque; Eugénie Saitta. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in M. Surdez, M. Voegtli, B. Voutat (dirs.), Identifier - S'identifier. À propos des identités politiques, Lausanne, Publications universitaires Romandes / Antipodes (Coll. « le livre politique »), 2010.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le journalisme au féminin : assignations, inventions et stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-168, 2010, Res publica, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.13735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167785v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une reconfiguration des spécialisations professionnelles au Monde ?</w:t>
+                <w:t xml:space="preserve">La banlieue comme enjeu de lutte symbolique. Une ville se mobilise pour réhabiliter son image médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le journalisme au féminin : assignations, inventions et stratégies</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">in M. Surdez, M. Voegtli, B. Voutat (dirs.), Identifier - S'identifier. À propos des identités politiques, Lausanne, Publications universitaires Romandes / Antipodes (Coll. « le livre politique »), 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167778v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journalistes et politiques autour des 'cités à problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Rigoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui a peur de la télévision en couleurs la diversité culturelle dans les médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aux lieux d'être, 2007, 978-2916063300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2436,112 +2557,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champagne Patrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2688,51 +2809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04243004v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.15038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0047" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575958v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0169" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.113.0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349224v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.046.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.028.0051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.170.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.343" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.009.0041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04243012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.113.0005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Benson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Hess&#233;rus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Neff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780199931293.001.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573357v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juhem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73844" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782385193188" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73904" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/2263/le-journalisme-au-feminin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13735" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04243004v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.15038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.113.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349224v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.046.0043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.028.0051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.170.0103" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.343" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.009.0041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04243012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.113.0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Benson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Hess&#233;rus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Neff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780199931293.001.0001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juhem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73844" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782385193188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73904" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/2263/le-journalisme-au-feminin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13735" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>