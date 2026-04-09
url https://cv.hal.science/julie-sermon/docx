--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -256,2837 +256,2837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Écrire (avec) le paysage, Le théâtre à ciel ouvert de Noëlle Renaude »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°296 : La fabrique du paysage, p. 253-282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écopoétique : programme ou promesse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture &amp; Recherche, revue du Ministère de la Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°145, p. 19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La critique saisie par les crises climatique et écologiques : l’écocritique comme remède, comme modèle, comme arme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, vol. 21, Crises : climat et critique, https://epistemocritique.org/1-la-critique-saisie-par-les-crises-climatique-et-ecologiques-lecocritique-comme-remede-comme-modele-comme-arme/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teatro e ecologia: mudança de escalas ou de paradigma?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Móin-móin : revista de estudos sobre teatro de formas animadas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (25), pp.24-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5965/2595034702252021024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°296 : La fabrique du paysage, p. 253-282</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du tout petit et du très grand : l’anthropocène à l’échelle d’un théâtre d’objets »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°6, https://percees.uqam.ca/fr/article/du-tout-petit-et-du-tres-grand-lanthropocene-lechelle-dun-theatre-dobjets</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking the side of matter in the performing arts: historical, aesthetic and epistemological perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Matières, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.6501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Théâtre et paradigme écologique », p. 525-536</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, "La cause environnementale"</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Taking the side of matter in the performing arts: historical, aesthetic and epistemological perspectives</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arts vivants depuis et avec la matière : perspectives historiques, esthétiques et épistémologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Matières, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/agon.6501⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.6446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, "La cause environnementale"</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marionnettes et marionnettistes à l'ère digitale », p. 79-85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lutka, Revue des arts de la marionnette et du théâtre de formes animées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emma Merabet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imaginaires écologiques de la scène actuelle. Récits, formes, affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Etats de la scène actuelle, 2016-2017 (dir. Olivier Neveux et Christophe Triau), n°229, juillet-septembre 2018, pp.4-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marionnette, un art contemporain ? (ou comment en finir avec les idées reçues)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NECTART </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, revue NECTART (Nouveaux Enjeux sur la Culture, les Transformations Artistiques et la Révolution Technologique), 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les espaces et les climats de l'écriture. Entretien avec Nicolas Doutey et Noëlle Renaude »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p. 82-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La marionnette, un art contemporain ? (ou comment en finir avec les idées reçues) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NECTART </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, revue NECTART (Nouveaux Enjeux dans la Culture, Transformations Artistiques et Révolution Technologique), n° 5, p. 108-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Métais-Chastanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Noël</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/agon.6446⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.4109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n°60</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écrire, non pas pour des acteurs, mais pour des personnes. Entretien avec Noëlle Renaude »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La distribution</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julie Sermon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le feuilleton et la passion des fictions : le cas de Noëlle Renaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Écrire pour le théâtre aujourd'hui. Modèles de représentation et modèles de l'art (dir. Joseph Danan et Catherine Naugrette), Hors Série (n°4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La vie d’un groupe à l’école : fabrique et dynamiques. Entretien avec Frédéric Plazy »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« I, robot... You, puppet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art press 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La marionnette sur toutes les scènes (dir. Carole Guidicelli et Didier Plassard), n°38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques, pensées et politiques de la distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Métais-Chastanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.3476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vieillesse en effigie : figures hyperréalistes et mise en mouvement des représentations collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, « Jouer (avec) la vieillesse » (dir. Ariane Martinez), n°86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Sondes du Centre National des Ecritures du Spectacle (2007-2012) : boîtes de Pétri pour la recherche-création ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Théâtres laboratoires. Recherche-création et technologies dans le théâtre aujourd'hui (dir. Izabella Pluta et Mireille Losco-Léna),, XXVIII° Année (n°137-140)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre exposition des effigies et ventriloquie : circulation des voix à travers l’espace et les corps dans Jerk (2008) et Last spring : a prequel (2011), de Gisèle Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes théatrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les voix marionnettiques (dir. Sandrine Le Pors), n°60-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La reprise par copie sonore. Entretien avec Robert Canterella »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Reprise</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessin et spectacle vivant : une histoire culturelle à investir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, dossier « Bande dessinée, dessins animés, spectacle vivant » (dir. Julie Sermon), n°16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tout contre la télévision. Dialectique de l’adhérence et de la dénonciation dans Vu d’ici (Mathieu Arsenault / Christian Lapointe, 2008) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix et Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Théâtre et médias, 39 (1), p. 87-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les états d'esprit de l'entrée en scène. Entretien avec Gaëtan Vourc’h »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'Entrée en scène</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entrée en scène des marionnettes, entrer en scène avec des marionnettes. Entretien avec Sylvie Baillon, Alain Recoing et Eloi Recoing »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'Entrée en scène</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Épuiser les entrées : une tentation postdramatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'entrée en scène, Dossier n°5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koltès et ses personnages, ou : de qui l’auteur est-il le contemporain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ryngaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches textuelles 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bernard-Marie Koltès. Textes et contextes (dir. André Petitjean), n°10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pièces à conviction ? Dialectiques de l’objet mémoriel dans Will you ever be happy again ? (2008), de Sanja Mitrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dossier n°4 : L'objet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dramaturgies gigognes, paysages sous vidéosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Service public sous tension (dir. Daniel Urrutiaguer) ; Présences du marionnettiste (dir. Didier Plassard), n°15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgies marionnettiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marionnettes, robots et homme-machine : la représentation marionnettique du travailleur, entre critique et utopie, entre anthropologie et sociologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hamidi Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Etats de la scène actuelle, 2016-2017 (dir. Olivier Neveux et Christophe Triau), n°229, juillet-septembre 2018, pp.4-11</w:t>
+              <w:t xml:space="preserve">, 2009, La marionnette ? Traditions, croisements, décloisonnements » (dir. Julie Sermon), n°193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, p. 82-93</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre combinatoire et catastrophe(s) : les dramaturgies accidentées d’Eli Commins »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dossier n°2 : "L'accident"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, revue NECTART (Nouveaux Enjeux dans la Culture, Transformations Artistiques et Révolution Technologique), n° 5, p. 108-116</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeune compagnies, figures traditionnelles. Le retour des bouffons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La marionnette ? Traditions, croisements, décloisonnements » (dir. Julie Sermon),, n°193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, revue NECTART (Nouveaux Enjeux sur la Culture, les Transformations Artistiques et la Révolution Technologique), 5</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui du visage et de la figure ? Les dramaturgies contemporaines, entre tradition humaniste et effets de persona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, dossier « Art et frontalité. Scène, peinture, performance » (dir : Marie-Madeleine Mervant-Roux), XXIe année (n° 81-84)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Écrire pour le théâtre aujourd'hui. Modèles de représentation et modèles de l'art (dir. Joseph Danan et Catherine Naugrette), Hors Série (n°4)</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">11 septembre 2001, de Michel Vinaver. Irreprésentable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Voix du regard : Revue littéraire sur les arts de l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Images interdites, figures imposées (La Voix du regard), n°20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La marionnette sur toutes les scènes (dir. Carole Guidicelli et Didier Plassard), n°38</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre des figures : une histoire de (la) représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Théâtre contemporain : écritures textuelles, écriture scéniques » (dir. Clyde Chabot), n°184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...1626 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832472v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01832470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs imaginaires des figures</w:t>
               </w:r>
@@ -3236,1407 +3236,1407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arts vivants / Écologie : le travail des affect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Théâtre &amp; Transition : écologie profonde, intelligence collective » (Ttépic), Université de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Nice (E-Conference), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour en finir avec l’éco-anxiété : diversité des registres, des récits et des émotions sur les scènes contemporaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au-delà des douleurs de la Terre : manières de penser, pratiques artistiques et engagements (dir. Nathalie Dietschy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lausanne ( CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre dégoût et mauvais goût : quand la scène vient heurter les préceptes animalistes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014-2024 : zoopoétiques littéraires de langue française (XXe-XXIe siècle), sous la direction d’Anne Simon,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’écocritique à l’écocritique affective du spectacle vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence présentée dans le cadre du séminaire « Topologiques », IRET, Université Paris 3-Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approches éco-esthétiques : fondements, enjeux, limites, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’études et de performances On Enclosed Spaces and the Great Outdoors, 5e édition : Exercising Fragility in Theatres and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Gand, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre comme écosystème, une métaphore vive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASTAP Conference 2024, "Ecosystems of Theater and Performance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sitges (Barcelona), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lausanne ( CH), Suisse</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Impacts, adaptation, vulnérabilité” : pratique et pensée des arts de la scène à l’heure du sixième rapport du GIEC »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohabiter - Imaginer les médiations culturelles au XXIe siècle. Symposium international de recherche, d’action et de création organisé par l’OMEC (Observatoire des Médiations Culturelles) – INRS (Institut National de la Recherche Scientifique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “There must be a shift in our locus of motivation” : enjeux épistémologiques, méthodologiques et pragmatiques de l’écocritique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises: Climate &amp; Critique in the Literature and Arts of the English-Speaking World after 1800 (dir. Isabelle Alfandary, Sarah Montin &amp; Pierre-Louis Patoine),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sitges (Barcelona), Espagne</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dispositions. De l’importance des affects dans les humanités environnementales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international « Le théâtre, un laboratoire comportemental vis-à-vis du changement climatique ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Nice (E-Conference), France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contrées partitionnelles et partage du sensible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque [en visio] Partition / Ensemble, SQET (Société Québécoise d'Etudes théâtrales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le spectacle des agencements et des agentivités plurielles. Composition des présences humaines et non-humaines dans Le Cours des choses (Peter Fischli et David Weiss, 1987), Le Projet de la nature artificielle (Mette Ingvartsen, 2012) et Les moyens délicats et précaires de lier des objets (Maude Arès, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Théâtre et nouveaux matérialismes / Theatre and New Materialism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce que l'écologie fait, peut faire, pourrait faire aux arts de la scène (et réciproquement) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Scène et Anthropocène" (CNSAD–Conservatoire National Supérieur d’Art Dramatique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, PARIS, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du tout petit et du très grand : l’anthropocène à l’échelle d’un théâtre d’objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Expériences esthétiques et imaginaire de l'Anthropocène », École Urbaine de Lyon,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour une approche située de l’émotion : interdépendance des émotions et de leurs milieux d’émergence/expression »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire "Eprouver/Exprimer", programme « Former au jeu : les opérations de l'acteur » (dir. Anne Pellois). La Manufacture, Haute Ecole des Arts de la Scène de Suisse Romande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction à la notion de partition dans des domaines extra-musicaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Fabriquer des pratiques dans les arts vivants et les arts visuels et médiatiques » (organisées par le groupe de recherche sur les Pratiques Interartistiques et Scènes Contemporaines (PRint), l'École supérieure de théâtre (ÉST) et l'École des arts visuels et médiatiques (ÉAVM) de l'UQAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dedans / Dehors. Poétique de l’acteur-monteur dans les dramaturgies contemporaines. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">laboratoire « Combiner, monter » (dir. Anne Pellois), programme de recherche "Former au jeu : les opérations de l'acteur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Genèse et enjeux d’un projet de recherche mené dans une école d’art : le programme Partition(s), conduit à la La Manufacture-Haute Ecole des Arts de la Scène de Suisse Romande entre 2013 et 2015 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire "Histoire du spectacle vivant XIXe-XXIe siècles" (dir. Graça Dos Santos et Jean-Claude Yon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dos Santos Graça; Yon Jean-Claude, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre et écologie : changement d'échelle ou de paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les changements d’échelle : les arts et la théorie confrontés au réel" dans le cadre des Entretiens Jacques Cartier 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal; ENS Lyon; CERILAC, Oct 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire ? Actions et puissances du théâtre à l'heure de l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APREM #6 (Ateliers, Partages, Rencontres des Écritures en Mutation), «Théâtre de l’anthropocène / Média, nature, société»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Techne (Université de Buffalo, New-York) et la Fabrique de Théâtre (Belgique), Nov 2017, La Bouverie, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre cadre et flux : les “performances à l'ordinateur” de Valérie Cordy » (SPAM, Astéroïde, Astronautes immobiles) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise en récit et flux médiatique : raconter au théâtre aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bouchet Pauline; Valero Julie, May 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964363v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01896743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Partition(s) : objet et concept fondateurs des pratiques scéniques modernes et contemporaines »</w:t>
               </w:r>
@@ -5219,51 +5219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtres du XXIe siècle : commencements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ryngaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin. , 2012, Lettres Sup, Art du spectacle, (EAN) 9782200271428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5281,51 +5281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphies en scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ryngaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5605,51 +5605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnage théâtral contemporain : décomposition, recomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ryngaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Théâtrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Sur le théâtre, 978-2-84260-221-5</w:t>
             </w:r>
           </w:p>
@@ -6508,173 +6508,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construction du personnage et dramaturgie du jeu en régime figural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Manufacture (Haute Ecole des Arts de la Scène de Suisse Romande). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un atlas des figures [En ligne], dir. Mathieu Bouvier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dispositifs technologiques, expérimentations idéologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Univestaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire théâtre sous le signe de la recherche (dir. Mireille Losco-Lena)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, 978-2-7535-5200-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832694v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01832479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les fantasmes marionnettiques de Gisèle Vienne : figures dissociatives et corps glorieux »</w:t>
               </w:r>
@@ -7780,488 +7780,488 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entrer dans l’eau – Apprendre à rompre – Déformer, repenser, poursuivre. Entretien avec Maxime Arnould, Aurélien Leforestier et Léa Tarral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public n°247 : "La condition écologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p. 38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présence de la mort (d’après C. F. Ramuz), Entretien avec Sarah Eltschinger, Nicolas Roussi et Elsa Thebault »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, p. 3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genèse d’un théâtre multi-perspectiviste. Entretien avec Gwendoline Soublin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public n°247 : "La condition écologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p. 82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2023, p. 38-42</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la délicatesse et de la ténacité. La poétique matérielle et attentionnelle de Maude Arès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Agôn, dossier#8 : "Matières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://journals.openedition.org/agon/5970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre Dramaturgie et marionnette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanny Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Métais-Chastanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.1836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Rencontre Dramaturgie et marionnette</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgie de la marionnette (entretien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanny Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...135 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Métais-Chastanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8652,51 +8652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98DB8BA5"/>
+    <w:nsid w:val="E746B4AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8883,51 +8883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-sermon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-9984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086984330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857636v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sermon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080673v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847848v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/2595034702252021024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Merabet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6501" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400882v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964384v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M&#233;tais-Chastanier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.4109" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964385v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.3476" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ryngaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beauchamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848221v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951461v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Chapuis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Folco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Van Drie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Longuet-Marx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Magris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Arfara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ligeia.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Beaufils" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847546v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400942v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832696v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03807878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Launay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/champ-theatral/192-la-violence-du-quotidien.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832706v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr/livres/chemins-de-traverse-1170.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/collections/179-la-marionnette.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964347v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cousin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964353v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847965v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847954v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Bert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1836" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445996v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa van Drie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832414v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01832413v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-sermon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-9984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086984330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857636v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sermon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108494v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847848v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/2595034702252021024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Merabet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6501" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400882v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M&#233;tais-Chastanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.4109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.3476" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ryngaert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beauchamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964363v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Chapuis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Folco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Van Drie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Longuet-Marx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Magris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Arfara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ligeia.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Beaufils" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847546v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400942v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832694v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832696v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03807878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Launay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/champ-theatral/192-la-violence-du-quotidien.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832706v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr/livres/chemins-de-traverse-1170.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/collections/179-la-marionnette.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964347v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cousin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964353v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847954v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847942v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847965v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Bert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1836" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445996v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa van Drie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832414v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01832413v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>