--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -610,2194 +610,2194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Théâtre et paradigme écologique », p. 525-536</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, "La cause environnementale"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Taking the side of matter in the performing arts: historical, aesthetic and epistemological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Matières, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.6501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04087429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arts vivants depuis et avec la matière : perspectives historiques, esthétiques et épistémologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emma Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Matières, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/agon.6501⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.6446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, "La cause environnementale"</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marionnettes et marionnettistes à l'ère digitale », p. 79-85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lutka, Revue des arts de la marionnette et du théâtre de formes animées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emma Merabet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imaginaires écologiques de la scène actuelle. Récits, formes, affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Etats de la scène actuelle, 2016-2017 (dir. Olivier Neveux et Christophe Triau), n°229, juillet-septembre 2018, pp.4-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marionnette, un art contemporain ? (ou comment en finir avec les idées reçues)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NECTART </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, revue NECTART (Nouveaux Enjeux sur la Culture, les Transformations Artistiques et la Révolution Technologique), 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les espaces et les climats de l'écriture. Entretien avec Nicolas Doutey et Noëlle Renaude »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p. 82-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La marionnette, un art contemporain ? (ou comment en finir avec les idées reçues) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NECTART </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, revue NECTART (Nouveaux Enjeux dans la Culture, Transformations Artistiques et Révolution Technologique), n° 5, p. 108-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Métais-Chastanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Noël</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/agon.6446⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.4109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n°60</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écrire, non pas pour des acteurs, mais pour des personnes. Entretien avec Noëlle Renaude »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La distribution</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julie Sermon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La vie d’un groupe à l’école : fabrique et dynamiques. Entretien avec Frédéric Plazy »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« I, robot... You, puppet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art press 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La marionnette sur toutes les scènes (dir. Carole Guidicelli et Didier Plassard), n°38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le feuilleton et la passion des fictions : le cas de Noëlle Renaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Écrire pour le théâtre aujourd'hui. Modèles de représentation et modèles de l'art (dir. Joseph Danan et Catherine Naugrette), Hors Série (n°4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques, pensées et politiques de la distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Métais-Chastanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.3476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vieillesse en effigie : figures hyperréalistes et mise en mouvement des représentations collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, « Jouer (avec) la vieillesse » (dir. Ariane Martinez), n°86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Sondes du Centre National des Ecritures du Spectacle (2007-2012) : boîtes de Pétri pour la recherche-création ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Théâtres laboratoires. Recherche-création et technologies dans le théâtre aujourd'hui (dir. Izabella Pluta et Mireille Losco-Léna),, XXVIII° Année (n°137-140)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre exposition des effigies et ventriloquie : circulation des voix à travers l’espace et les corps dans Jerk (2008) et Last spring : a prequel (2011), de Gisèle Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes théatrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les voix marionnettiques (dir. Sandrine Le Pors), n°60-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La reprise par copie sonore. Entretien avec Robert Canterella »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Reprise</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessin et spectacle vivant : une histoire culturelle à investir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, dossier « Bande dessinée, dessins animés, spectacle vivant » (dir. Julie Sermon), n°16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tout contre la télévision. Dialectique de l’adhérence et de la dénonciation dans Vu d’ici (Mathieu Arsenault / Christian Lapointe, 2008) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix et Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Théâtre et médias, 39 (1), p. 87-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les états d'esprit de l'entrée en scène. Entretien avec Gaëtan Vourc’h »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'Entrée en scène</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entrée en scène des marionnettes, entrer en scène avec des marionnettes. Entretien avec Sylvie Baillon, Alain Recoing et Eloi Recoing »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'Entrée en scène</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Épuiser les entrées : une tentation postdramatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'entrée en scène, Dossier n°5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koltès et ses personnages, ou : de qui l’auteur est-il le contemporain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ryngaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches textuelles 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bernard-Marie Koltès. Textes et contextes (dir. André Petitjean), n°10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dramaturgies gigognes, paysages sous vidéosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Service public sous tension (dir. Daniel Urrutiaguer) ; Présences du marionnettiste (dir. Didier Plassard), n°15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pièces à conviction ? Dialectiques de l’objet mémoriel dans Will you ever be happy again ? (2008), de Sanja Mitrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dossier n°4 : L'objet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgies marionnettiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre combinatoire et catastrophe(s) : les dramaturgies accidentées d’Eli Commins »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dossier n°2 : "L'accident"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marionnettes, robots et homme-machine : la représentation marionnettique du travailleur, entre critique et utopie, entre anthropologie et sociologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hamidi Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Etats de la scène actuelle, 2016-2017 (dir. Olivier Neveux et Christophe Triau), n°229, juillet-septembre 2018, pp.4-11</w:t>
+              <w:t xml:space="preserve">, 2009, La marionnette ? Traditions, croisements, décloisonnements » (dir. Julie Sermon), n°193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...1648 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Hamidi Kim</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01832465v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01832461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeune compagnies, figures traditionnelles. Le retour des bouffons ?</w:t>
               </w:r>
@@ -3443,993 +3443,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approches éco-esthétiques : fondements, enjeux, limites, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études et de performances On Enclosed Spaces and the Great Outdoors, 5e édition : Exercising Fragility in Theatres and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Gand, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’écocritique à l’écocritique affective du spectacle vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence présentée dans le cadre du séminaire « Topologiques », IRET, Université Paris 3-Sorbonne Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Gand, Belgique</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre comme écosystème, une métaphore vive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASTAP Conference 2024, "Ecosystems of Theater and Performance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sitges (Barcelona), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sitges (Barcelona), Espagne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Impacts, adaptation, vulnérabilité” : pratique et pensée des arts de la scène à l’heure du sixième rapport du GIEC »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohabiter - Imaginer les médiations culturelles au XXIe siècle. Symposium international de recherche, d’action et de création organisé par l’OMEC (Observatoire des Médiations Culturelles) – INRS (Institut National de la Recherche Scientifique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montréal (Québec), Canada</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “There must be a shift in our locus of motivation” : enjeux épistémologiques, méthodologiques et pragmatiques de l’écocritique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises: Climate &amp; Critique in the Literature and Arts of the English-Speaking World after 1800 (dir. Isabelle Alfandary, Sarah Montin &amp; Pierre-Louis Patoine),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dispositions. De l’importance des affects dans les humanités environnementales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international « Le théâtre, un laboratoire comportemental vis-à-vis du changement climatique ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, PARIS, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contrées partitionnelles et partage du sensible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque [en visio] Partition / Ensemble, SQET (Société Québécoise d'Etudes théâtrales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le spectacle des agencements et des agentivités plurielles. Composition des présences humaines et non-humaines dans Le Cours des choses (Peter Fischli et David Weiss, 1987), Le Projet de la nature artificielle (Mette Ingvartsen, 2012) et Les moyens délicats et précaires de lier des objets (Maude Arès, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Théâtre et nouveaux matérialismes / Theatre and New Materialism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour une approche située de l’émotion : interdépendance des émotions et de leurs milieux d’émergence/expression »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire "Eprouver/Exprimer", programme « Former au jeu : les opérations de l'acteur » (dir. Anne Pellois). La Manufacture, Haute Ecole des Arts de la Scène de Suisse Romande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ce que l'écologie fait, peut faire, pourrait faire aux arts de la scène (et réciproquement) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Scène et Anthropocène" (CNSAD–Conservatoire National Supérieur d’Art Dramatique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du tout petit et du très grand : l’anthropocène à l’échelle d’un théâtre d’objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Expériences esthétiques et imaginaire de l'Anthropocène », École Urbaine de Lyon,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Genèse et enjeux d’un projet de recherche mené dans une école d’art : le programme Partition(s), conduit à la La Manufacture-Haute Ecole des Arts de la Scène de Suisse Romande entre 2013 et 2015 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire "Histoire du spectacle vivant XIXe-XXIe siècles" (dir. Graça Dos Santos et Jean-Claude Yon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dos Santos Graça; Yon Jean-Claude, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction à la notion de partition dans des domaines extra-musicaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Fabriquer des pratiques dans les arts vivants et les arts visuels et médiatiques » (organisées par le groupe de recherche sur les Pratiques Interartistiques et Scènes Contemporaines (PRint), l'École supérieure de théâtre (ÉST) et l'École des arts visuels et médiatiques (ÉAVM) de l'UQAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dedans / Dehors. Poétique de l’acteur-monteur dans les dramaturgies contemporaines. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">laboratoire « Combiner, monter » (dir. Anne Pellois), programme de recherche "Former au jeu : les opérations de l'acteur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964369v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01964365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre et écologie : changement d'échelle ou de paradigme ?</w:t>
               </w:r>
@@ -5702,432 +5702,432 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mettre en scène les marionnettes : une intensification des questions artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil de la joie. Théâtre des Marionnettes de Genève (dir. Camille Bozonnet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. La Baconnière, p. 101-106, 2024, 978-2-88960-126-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marionnettes et perspectives écopoétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil de la joie. Théâtre des Marionnettes de Genève (dir. Camille Bozonnet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. La Baconnière, p. 324-328, 2024, 978-2-88960-126-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Agir sur nos dispositions mentales et affectives : pouvoirs du théâtre face à “l’urgence climatique” »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Vincennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’écologie en scène. Théâtres politiques et politiques théâtrales (dir. Éliane Beaufils et Climène Perrin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 231-247, 2024, 978-2-37924-442-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Theatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts, Ecologies, Transitions. Constructing a Common Vocabulary (eds. Roberto Barbanti, Isabelle Ginot, Makis Solomos)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, p. 184-187, 2024, 978-1-03-259614-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, p. 231-247, 2024, 978-2-37924-442-1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail des affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendre le spectacle durable pour rester vivant : 30 contributions pour préparer l’avenir (dir. Nicolas Marc)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Scène-M Média, p. 166-171, 2024, 978-2-38097-070-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts, Écologies, Transitions. Un abécédaire (dir. Roberto Barbanti, Isabelle Ginot, Makis Solomos)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les presses du réel, p. 221-224, 2024, 978-2-37896-485-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8652,51 +8652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E746B4AC"/>
+    <w:nsid w:val="A461B9E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8883,51 +8883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-sermon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-9984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086984330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857636v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sermon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108494v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847848v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/2595034702252021024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Merabet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6501" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400882v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M&#233;tais-Chastanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.4109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.3476" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ryngaert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beauchamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964363v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Chapuis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Folco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Van Drie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Longuet-Marx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Magris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Arfara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ligeia.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Beaufils" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847546v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400942v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832694v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832696v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03807878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Launay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/champ-theatral/192-la-violence-du-quotidien.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832706v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr/livres/chemins-de-traverse-1170.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/collections/179-la-marionnette.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964347v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cousin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964353v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847954v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847942v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847965v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Bert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1836" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445996v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa van Drie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832414v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01832413v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-sermon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-9984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086984330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857636v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sermon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108494v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847848v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/2595034702252021024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087429v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Merabet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6501" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400882v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M&#233;tais-Chastanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.4109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.3476" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ryngaert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832465v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beauchamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964363v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Chapuis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Folco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Van Drie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Longuet-Marx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Magris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Arfara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ligeia.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Beaufils" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400942v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832694v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832696v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03807878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Launay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/champ-theatral/192-la-violence-du-quotidien.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832706v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr/livres/chemins-de-traverse-1170.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/collections/179-la-marionnette.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964347v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cousin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964353v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847954v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847942v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847965v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Bert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1836" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445996v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa van Drie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832414v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01832413v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>