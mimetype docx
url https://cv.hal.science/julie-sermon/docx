--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -348,51 +348,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écopoétique : programme ou promesse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture &amp; Recherche, revue du Ministère de la Culture</w:t>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n°145, p. 19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1232,463 +1232,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La vie d’un groupe à l’école : fabrique et dynamiques. Entretien avec Frédéric Plazy »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Métais-Chastanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.4109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05006851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écrire, non pas pour des acteurs, mais pour des personnes. Entretien avec Noëlle Renaude »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La distribution</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« I, robot... You, puppet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art press 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La marionnette sur toutes les scènes (dir. Carole Guidicelli et Didier Plassard), n°38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le feuilleton et la passion des fictions : le cas de Noëlle Renaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Écrire pour le théâtre aujourd'hui. Modèles de représentation et modèles de l'art (dir. Joseph Danan et Catherine Naugrette), Hors Série (n°4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques, pensées et politiques de la distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barbara Métais-Chastanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...355 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pellois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3305,786 +3305,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Entre dégoût et mauvais goût : quand la scène vient heurter les préceptes animalistes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014-2024 : zoopoétiques littéraires de langue française (XXe-XXIe siècle), sous la direction d’Anne Simon,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Pour en finir avec l’éco-anxiété : diversité des registres, des récits et des émotions sur les scènes contemporaines »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au-delà des douleurs de la Terre : manières de penser, pratiques artistiques et engagements (dir. Nathalie Dietschy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’écocritique à l’écocritique affective du spectacle vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence présentée dans le cadre du séminaire « Topologiques », IRET, Université Paris 3-Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches éco-esthétiques : fondements, enjeux, limites, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’études et de performances On Enclosed Spaces and the Great Outdoors, 5e édition : Exercising Fragility in Theatres and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Gand, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre comme écosystème, une métaphore vive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASTAP Conference 2024, "Ecosystems of Theater and Performance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sitges (Barcelona), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sitges (Barcelona), Espagne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Impacts, adaptation, vulnérabilité” : pratique et pensée des arts de la scène à l’heure du sixième rapport du GIEC »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohabiter - Imaginer les médiations culturelles au XXIe siècle. Symposium international de recherche, d’action et de création organisé par l’OMEC (Observatoire des Médiations Culturelles) – INRS (Institut National de la Recherche Scientifique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montréal (Québec), Canada</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “There must be a shift in our locus of motivation” : enjeux épistémologiques, méthodologiques et pragmatiques de l’écocritique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises: Climate &amp; Critique in the Literature and Arts of the English-Speaking World after 1800 (dir. Isabelle Alfandary, Sarah Montin &amp; Pierre-Louis Patoine),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dispositions. De l’importance des affects dans les humanités environnementales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international « Le théâtre, un laboratoire comportemental vis-à-vis du changement climatique ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, PARIS, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contrées partitionnelles et partage du sensible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque [en visio] Partition / Ensemble, SQET (Société Québécoise d'Etudes théâtrales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour une approche située de l’émotion : interdépendance des émotions et de leurs milieux d’émergence/expression »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire "Eprouver/Exprimer", programme « Former au jeu : les opérations de l'acteur » (dir. Anne Pellois). La Manufacture, Haute Ecole des Arts de la Scène de Suisse Romande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le spectacle des agencements et des agentivités plurielles. Composition des présences humaines et non-humaines dans Le Cours des choses (Peter Fischli et David Weiss, 1987), Le Projet de la nature artificielle (Mette Ingvartsen, 2012) et Les moyens délicats et précaires de lier des objets (Maude Arès, 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Théâtre et nouveaux matérialismes / Theatre and New Materialism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409070v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02006052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ce que l'écologie fait, peut faire, pourrait faire aux arts de la scène (et réciproquement) »</w:t>
               </w:r>
@@ -6654,173 +6654,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Splendeurs ou misères du son ? Les Déplacements du problème, compagnie Grand Magasin (2009) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le son du théâtre (XIXe-XXIe siècles).Histoire intermédiale d’un lieu d’écoute moderne (dir. Jean-Marc Larrue et Marie-Madeleine Mervant-Roux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, 978-2-271-09356-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les fantasmes marionnettiques de Gisèle Vienne : figures dissociatives et corps glorieux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artois presses université. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marionnette, corps-frontière (études réunies par Hélène Beauchamp, Joëlle Noguès et Élise Van Haesebroeck)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-84832-231-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832701v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01832696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir la partition et construire un milieu</w:t>
               </w:r>
@@ -7780,488 +7780,488 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Présence de la mort (d’après C. F. Ramuz), Entretien avec Sarah Eltschinger, Nicolas Roussi et Elsa Thebault »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, p. 3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entrer dans l’eau – Apprendre à rompre – Déformer, repenser, poursuivre. Entretien avec Maxime Arnould, Aurélien Leforestier et Léa Tarral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public n°247 : "La condition écologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p. 38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2023, p. 3-7</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse d’un théâtre multi-perspectiviste. Entretien avec Gwendoline Soublin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public n°247 : "La condition écologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p. 82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2023, p. 82-86</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la délicatesse et de la ténacité. La poétique matérielle et attentionnelle de Maude Arès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Agôn, dossier#8 : "Matières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://journals.openedition.org/agon/5970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre Dramaturgie et marionnette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanny Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Métais-Chastanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.1836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Rencontre Dramaturgie et marionnette</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgie de la marionnette (entretien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanny Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...134 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Métais-Chastanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8652,51 +8652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A461B9E1"/>
+    <w:nsid w:val="6337283C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8883,51 +8883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-sermon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-9984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086984330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857636v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sermon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108494v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847848v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/2595034702252021024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087429v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Merabet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6501" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400882v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M&#233;tais-Chastanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.4109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.3476" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ryngaert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832465v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beauchamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964363v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Chapuis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Folco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Van Drie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Longuet-Marx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Magris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Arfara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ligeia.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Beaufils" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400942v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832694v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832696v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03807878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Launay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/champ-theatral/192-la-violence-du-quotidien.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832706v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr/livres/chemins-de-traverse-1170.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/collections/179-la-marionnette.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964347v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cousin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964353v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847954v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847942v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847965v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Bert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1836" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445996v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa van Drie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832414v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01832413v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-sermon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-9984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086984330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857636v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sermon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108494v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847848v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/2595034702252021024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087429v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Merabet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6501" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400882v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M&#233;tais-Chastanier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.4109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.3476" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ryngaert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832465v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beauchamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964363v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Chapuis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Folco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Van Drie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Longuet-Marx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Magris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Arfara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ligeia.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Beaufils" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04847598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400942v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832694v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03807878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Launay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/champ-theatral/192-la-violence-du-quotidien.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832706v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr/livres/chemins-de-traverse-1170.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/collections/179-la-marionnette.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964347v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cousin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964353v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847954v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847965v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Bert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1836" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445996v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa van Drie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832414v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01832413v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>