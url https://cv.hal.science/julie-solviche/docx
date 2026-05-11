--- v0 (2026-03-29)
+++ v1 (2026-05-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Solviche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de ressources documentaires au CAPHÉS UAR 3610 CNRS/ENS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2192-5726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257597115</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née en 1980.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de ressources documentaires au Centre d'archives en philosophie, histoire et édition des sciences depuis 2017, j'y développe un fonds de ressources papier et numériques sur la « Science et l’ignorance » et dans ce cadre, réalise une veille documentaire pour faire des suggestions d’acquisitions. Je produis des ressources pour le Carnet d’études agnotologiques, sous la direction du directeur de l'unité. Ce dernier comprend des billets de veille, des bases de données bibliographiques et des vidéos. J’apporte mon assistance pour la gestion de projets d’archives orales et accompagne leur archivage et leur diffusion.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page personnelle sur le site de l'unité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Voir également : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet d'études agnotologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes précédents, en tant que titulaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherche sur les arts et le langage - CRAL UMR 8566 (EHESS/CNRS) et Fonds Ricœur - 2013-2017Chargée de ressources documentaires et de médiation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">INIST-CNRS - déc 2006-2013Chargée de ressources documentaires. Responsable de la section &amp;quot;Histoire des Sciences et des techniques&amp;quot; de la base de données bibliographique Francis. Chargée de coopération avec des organismes de recherche de ce domaine.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences préalables (secteur public / recherche) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LEDEN - Paris VIII (MSH Paris Nord)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture (1 mois - rédaction d'un dossier documentaire)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire communication et politique - Équipe Hypertexte et textualité éléctronique (MSH Paris Nord)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai également travaillé pour 7 enseignes du secteur privé avant ma titularisation (voir en partie dans le profil Linkedin).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Emmanuel Henry (IRISSO - Université Paris-Dauphine - PSL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/kj1s-e271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sergio Sismondo (Queen's University)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sismondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://www.canal-u.tv/148787. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.662fpr45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Scott Frickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://www.canal-u.tv/145827. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.b4040i05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canguilhem au fil des pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Queyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://www.omecaphes.ens.fr/s/georges-canguilhem/page/au-fil-des-p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Guillaume Coudray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.canal-u.tv/145731. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.7067c655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Judith Rainhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rainhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.canal-u.tv/145493. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.7f354o3h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03979712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Linsey McGoey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linsey McGoey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://www.canal-u.tv/145438. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.cd2e398c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus : documenter l'ignorance, nouveaux corpus, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain CORBIN, Terra incognita : Une histoire de l’ignorance (Paris : Albin Michel, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhs.741.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources sur la cyber-manipulation : un focus sur le rapport “Global cyber-troops 2019”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille oct 2020 n°2 – Workshop “Covid-19, fake-news & AI” – small report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnets de recherche : introduction à la plateforme de blogs scientifiques Hypothèses et retours d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Solviche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur en charge des données de recherche et des identifiants DataCite (INIST/CNRS) UAR 76</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2192-5726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257597115</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née en 1980.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2025, je suis Ingénieur en charge des identifiants DataCite et responsable de l'activité PID à l'INIST CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes précédents, en tant que titulaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centre d'archives en philosophie, histoire et édition des sciences -CAPHES UAR 3610 - 2017-2024Chargée de ressources documentaires - Voir également : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet d'études agnotologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherche sur les arts et le langage - CRAL UMR 8566 (EHESS/CNRS) et Fonds Ricœur - 2013-2017Chargée de ressources documentaires et de médiation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">INIST-CNRS - déc 2006-2013Chargée de ressources documentaires. Responsable de la section &amp;quot;Histoire des Sciences et des techniques&amp;quot; de la base de données bibliographique Francis. Chargée de coopération avec des organismes de recherche de ce domaine.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences préalables (secteur public / recherche) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LEDEN - Paris VIII (MSH Paris Nord)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture (1 mois - rédaction d'un dossier documentaire)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire communication et politique - Équipe Hypertexte et textualité éléctronique (MSH Paris Nord)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai également travaillé pour 7 enseignes du secteur privé avant ma titularisation (voir en partie dans le profil Linkedin).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Emmanuel Henry (IRISSO - Université Paris-Dauphine - PSL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/kj1s-e271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sergio Sismondo (Queen's University)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sismondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://www.canal-u.tv/148787. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.662fpr45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Scott Frickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://www.canal-u.tv/145827. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.b4040i05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canguilhem au fil des pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Queyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://www.omecaphes.ens.fr/s/georges-canguilhem/page/au-fil-des-p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Guillaume Coudray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.canal-u.tv/145731. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.7067c655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Judith Rainhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rainhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.canal-u.tv/145493. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.7f354o3h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03979712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Linsey McGoey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linsey McGoey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://www.canal-u.tv/145438. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.cd2e398c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus : documenter l'ignorance, nouveaux corpus, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain CORBIN, Terra incognita : Une histoire de l’ignorance (Paris : Albin Michel, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhs.741.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnets de recherche : introduction à la plateforme de blogs scientifiques Hypothèses et retours d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources sur la cyber-manipulation : un focus sur le rapport “Global cyber-troops 2019”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille oct 2020 n°2 – Workshop “Covid-19, fake-news & AI” – small report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Solviche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId42"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABB93817"/>
+    <w:nsid w:val="08AE56FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="96D35172"/>
+    <w:nsid w:val="663092C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C9CC56D"/>
+    <w:nsid w:val="3D0FB054"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-solviche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2192-5726" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257597115" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caphes.ens.fr/solviche-julie/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ignostudies.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542823v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Solviche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/kj1s-e271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sismondo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.662fpr45" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b4040i05" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Queyroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7067c655" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7f354o3h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey McGoey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.cd2e398c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.741.0195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-solviche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2192-5726" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257597115" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ignostudies.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Solviche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/kj1s-e271" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sismondo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.662fpr45" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134875v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b4040i05" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187269v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Queyroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7067c655" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7f354o3h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey McGoey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.cd2e398c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.741.0195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>