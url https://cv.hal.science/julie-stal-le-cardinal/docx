--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Stal-Le Cardinal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Le Cardinal est professeur d’université à CentraleSupélec, dans le laboratoire Génie Industriel. Son domaine de recherche concerne l’ingénierie de la conception (Design Engineering). Elle s’intéresse plus particulièrement à découvrir de nouvelles méthodologies pour la conception et le management de projets dans des environnements complexes. Elle travaille sur les problématiques d’aide à la décision, de choix d’acteurs et de modélisation de systèmes complexes techniques et organisationnels. L’un des terrains d’application de ses recherches est le domaine de la santé, dans lequel les problématiques d’innovation, d’ingénierie système et de modélisation des attentes en termes de création de valeurs sont cruciales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses intérêts de recherche sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Facilitation de processus de décision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation systémique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion des connaissances</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Choix d'acteurs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation d'entreprise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de la santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est responsable scientifique et pédagogique d’une option de troisième année du cycle d’ingénieur, option Génie Industriel et d’un mastère spécialisé en Management et Direction de Projets. Julie Le Cardinal est également directrice du département d’enseignement Sciences de l’Entreprise de CentraleSupélec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Le Cardinal est membre de la Design Society et responsable du Special Interest Group sur Decision Making de la Design Society.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Soft Systems Methodology, Ethnographic Observation and Discrete-Event Simulation: A Case Study in Cancer Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (10), pp.1545-1562. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01605682.2019.1610339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Contexts: Challenges of Planning with Scenarios in a Hospital’s Division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Oualid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.Pages 78-90. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2018.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outpatient Chemotherapy Planning: a Literature Review with Insights from a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions on Healthcare Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488300.2016.1189469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling of telehealth system deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jos.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des communautés externes et des équipes internes: vers des frontières flexibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.85-99. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.077.85.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage Virtual Communities and Teams using Adjacencies: A process based on Functional Analysis and Adaptive Structuration Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of e-Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijec.2014010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the development of innovation clusters: application in the health care sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (1), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2014.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTEXT MANAGEMENT IN COLLABORATIVE DECISION MAKING IN COMPLEX DESIGN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.286-303. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2015.071397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Enterprise Frontier through e-Collaboration with a Three-Dimensional Model Based on Web 2.0 Technology Use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2013.840703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous improvement modeling to support enterprise transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fathallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.177-200. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2012.701705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual teams challenging human and technical Web 2.0 dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networking and Virtual Organisations (IJNVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning virtual teams: how to design a set of Web 2.0 tools?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment Method in Project Actor Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'utilisation de modèles sur les systèmes d'entreprise : application dans une entreprise de production de tubes sans soudures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling : building a product lifecycle management model as a component of the integrated vision of the enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-010-0098-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and an Architecture as a Tool Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Pole Allongement de la vie Charles Foix&amp;quot; program to design and evaluate gerontechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the project management framework through integration of the knowledge and information of the collaborative decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2009.024183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the Project Management Framework through Integration of the Knowledge and Information of the Collaborative Decision Making Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and Architecture as a Tool Support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocquet Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project: the Just Necessary Structure to Reach your Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic methodology to capture and analyse decision dysfunctions in development projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mekhilef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4), pp.407-420. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-4972(03)00150-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 Management: Preliminary Design Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Büchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cugno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cavtat (Dubrovnik), Croatia. pp.121 - 130, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2022.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a Better Understanding of Relation can Increase Responsibility between Stakeholders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, DELPH, Netherlands. pp.1155-1164, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Study of Car Crash Simulation Analysis within the Development Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouress Fatfouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.2843-2852, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PROPOSITION OF A KNOWLEDGE ELICITATION METHODOLOGY FOR CRASH SIMULATION DIAGNOSIS SUPPORT SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouress Rousselon Fatfouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.1663-1672, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic for solution space modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Anderer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.429-440, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining the Viable System Model and Kotter’s 8 Steps for Multidepartment Integration in Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimethodology for Hospital Process Redesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value process for collaborative early design using simulation models in aeronautics and automotive industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference, DESIGN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia. pp.1347--1356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Business Model Canvas for iDecide - How to Design a New Decision Making App?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ponn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Wartzack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational redesign: insights from ethnographic study before simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat (Dubrovnik), Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDED VALUE PROCESS PROPOSITION FOR COLLABORATIVE DESIGN IN EARLY DEVELOPMENT PHASES USING SIMULATION MODELS IN AERONAUTICS AND AUTOMOTIVE INDUSTRIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2016 14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, CAVTAT, DUBROVNIK, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimiothérapie ambulatoire : revue critique avec cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence francophone en Gestion et Ingénierie des Systèmes Hospitaliers (GISEH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSS for Healthcare Service Engineering, a User-Centered Approach using social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain F Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Process of Care Coordination: A skin Cancer Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjemil Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering for Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puresafe European Project, final Conference CERN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFINITION OF THE COLLABORATIVE SIMULATION SYSTEM (CM&SS) FROM A SYSTEMIC PERSPECTIVE IN VEHICLE INDUSTRY CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an adaptive model for collaborative simulation: from system design to lessons learned. A use case from Aircraft industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Adaptive Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, San Jose, CA, United States. pp.267-273, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.09.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Implementation of Care Coordination in a Multi-level Care Provider Organization: A Need for Systems Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of collaborative simulation on design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Workshop on Integrated Design Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gommen, Germany. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation methods in the healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Khudyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Complex Systems Design and Management - CSD&amp;M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of Utility, Innovation, Profitability and Concept for innovation selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED: 19th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early design decision support with system dynamics approaches - Example of telehealth integration in the healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and External Collaborative Technology Adoption: A Focus on a European and an Emerging Countries’ Gaps Based on the Adaptive Structuration Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Working Confeence on Virtual Enterpries (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bournemouth, United Kingdom. pp.408-415, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32775-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth: towards a global industrial engineering framework based on value creation for healthcare systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.949-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation médico-économique et organisationnelle pour la conception d'un système de télémédecine. Approche systémique et étude des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'utilisation de modèles sur les systèmes d'entreprise : application dans une entreprise de production de tubes sans soudures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECSO '10 : 3ème Conférence Francophone Gestion des Connaissances, Société et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided VTB System: Zooming in on Web 2.0 Tools and Competence Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc, Louis Divine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.346-355, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN – MINDEDNESS, EMPATHY AND GENDER ISSUES: GOING BEYOND NATIONAL AND CORPORATE CULTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Minzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling : building a product lifecycle (PLM) model as a component of the integrated vision of the enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME Virtual concept 2008 : The International Conference on Integrated, Virtual and Interactive Engineering for fostering Industrial Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retours d’expérience du projet, réduire les risques, augmenter les performances collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-12-465471-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling, enterprise systems, Product Lifecycle Management (PLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Interactive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dysfonctionnements dans la prise de décision. Application au choix d'acteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale Paris, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00318669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique de la prise de décision en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Nantes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00786203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Stal-Le Cardinal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Le Cardinal est professeur d’université à CentraleSupélec, dans le laboratoire Génie Industriel. Son domaine de recherche concerne l’ingénierie de la conception (Design Engineering). Elle s’intéresse plus particulièrement à découvrir de nouvelles méthodologies pour la conception et le management de projets dans des environnements complexes. Elle travaille sur les problématiques d’aide à la décision, de choix d’acteurs et de modélisation de systèmes complexes techniques et organisationnels. L’un des terrains d’application de ses recherches est le domaine de la santé, dans lequel les problématiques d’innovation, d’ingénierie système et de modélisation des attentes en termes de création de valeurs sont cruciales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses intérêts de recherche sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Facilitation de processus de décision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation systémique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion des connaissances</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Choix d'acteurs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation d'entreprise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de la santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est responsable scientifique et pédagogique d’une option de troisième année du cycle d’ingénieur, option Génie Industriel et d’un mastère spécialisé en Management et Direction de Projets. Julie Le Cardinal est également directrice du département d’enseignement Sciences de l’Entreprise de CentraleSupélec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Le Cardinal est membre de la Design Society et responsable du Special Interest Group sur Decision Making de la Design Society.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Soft Systems Methodology, Ethnographic Observation and Discrete-Event Simulation: A Case Study in Cancer Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (10), pp.1545-1562. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01605682.2019.1610339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Contexts: Challenges of Planning with Scenarios in a Hospital’s Division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Oualid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.Pages 78-90. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2018.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outpatient Chemotherapy Planning: a Literature Review with Insights from a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions on Healthcare Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488300.2016.1189469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling of telehealth system deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jos.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des communautés externes et des équipes internes: vers des frontières flexibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.85-99. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.077.85.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTEXT MANAGEMENT IN COLLABORATIVE DECISION MAKING IN COMPLEX DESIGN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.286-303. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2015.071397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage Virtual Communities and Teams using Adjacencies: A process based on Functional Analysis and Adaptive Structuration Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of e-Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijec.2014010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the development of innovation clusters: application in the health care sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (1), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2014.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Enterprise Frontier through e-Collaboration with a Three-Dimensional Model Based on Web 2.0 Technology Use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2013.840703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual teams challenging human and technical Web 2.0 dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networking and Virtual Organisations (IJNVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous improvement modeling to support enterprise transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fathallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.177-200. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2012.701705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning virtual teams: how to design a set of Web 2.0 tools?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment Method in Project Actor Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'utilisation de modèles sur les systèmes d'entreprise : application dans une entreprise de production de tubes sans soudures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling : building a product lifecycle management model as a component of the integrated vision of the enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-010-0098-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Pole Allongement de la vie Charles Foix&amp;quot; program to design and evaluate gerontechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and an Architecture as a Tool Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the project management framework through integration of the knowledge and information of the collaborative decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2009.024183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the Project Management Framework through Integration of the Knowledge and Information of the Collaborative Decision Making Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and Architecture as a Tool Support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocquet Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project: the Just Necessary Structure to Reach your Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic methodology to capture and analyse decision dysfunctions in development projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mekhilef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4), pp.407-420. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-4972(03)00150-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 Management: Preliminary Design Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Büchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cugno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cavtat (Dubrovnik), Croatia. pp.121 - 130, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2022.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a Better Understanding of Relation can Increase Responsibility between Stakeholders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, DELPH, Netherlands. pp.1155-1164, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Study of Car Crash Simulation Analysis within the Development Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouress Fatfouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.2843-2852, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PROPOSITION OF A KNOWLEDGE ELICITATION METHODOLOGY FOR CRASH SIMULATION DIAGNOSIS SUPPORT SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouress Rousselon Fatfouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.1663-1672, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic for solution space modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Anderer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.429-440, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining the Viable System Model and Kotter’s 8 Steps for Multidepartment Integration in Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimethodology for Hospital Process Redesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value process for collaborative early design using simulation models in aeronautics and automotive industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference, DESIGN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia. pp.1347--1356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDED VALUE PROCESS PROPOSITION FOR COLLABORATIVE DESIGN IN EARLY DEVELOPMENT PHASES USING SIMULATION MODELS IN AERONAUTICS AND AUTOMOTIVE INDUSTRIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2016 14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, CAVTAT, DUBROVNIK, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational redesign: insights from ethnographic study before simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat (Dubrovnik), Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Business Model Canvas for iDecide - How to Design a New Decision Making App?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ponn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Wartzack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimiothérapie ambulatoire : revue critique avec cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence francophone en Gestion et Ingénierie des Systèmes Hospitaliers (GISEH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFINITION OF THE COLLABORATIVE SIMULATION SYSTEM (CM&SS) FROM A SYSTEMIC PERSPECTIVE IN VEHICLE INDUSTRY CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering for Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puresafe European Project, final Conference CERN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Process of Care Coordination: A skin Cancer Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjemil Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSS for Healthcare Service Engineering, a User-Centered Approach using social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain F Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an adaptive model for collaborative simulation: from system design to lessons learned. A use case from Aircraft industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Adaptive Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, San Jose, CA, United States. pp.267-273, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.09.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Implementation of Care Coordination in a Multi-level Care Provider Organization: A Need for Systems Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of collaborative simulation on design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Workshop on Integrated Design Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gommen, Germany. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation methods in the healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Khudyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Complex Systems Design and Management - CSD&amp;M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of Utility, Innovation, Profitability and Concept for innovation selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED: 19th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early design decision support with system dynamics approaches - Example of telehealth integration in the healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth: towards a global industrial engineering framework based on value creation for healthcare systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.949-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and External Collaborative Technology Adoption: A Focus on a European and an Emerging Countries’ Gaps Based on the Adaptive Structuration Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Working Confeence on Virtual Enterpries (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bournemouth, United Kingdom. pp.408-415, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32775-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation médico-économique et organisationnelle pour la conception d'un système de télémédecine. Approche systémique et étude des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided VTB System: Zooming in on Web 2.0 Tools and Competence Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc, Louis Divine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.346-355, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'utilisation de modèles sur les systèmes d'entreprise : application dans une entreprise de production de tubes sans soudures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECSO '10 : 3ème Conférence Francophone Gestion des Connaissances, Société et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN – MINDEDNESS, EMPATHY AND GENDER ISSUES: GOING BEYOND NATIONAL AND CORPORATE CULTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Minzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling : building a product lifecycle (PLM) model as a component of the integrated vision of the enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME Virtual concept 2008 : The International Conference on Integrated, Virtual and Interactive Engineering for fostering Industrial Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retours d’expérience du projet, réduire les risques, augmenter les performances collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-12-465471-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling, enterprise systems, Product Lifecycle Management (PLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Interactive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dysfonctionnements dans la prise de décision. Application au choix d'acteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale Paris, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00318669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique de la prise de décision en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Nantes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00786203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10DE7507"/>
+    <w:nsid w:val="D58751BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Oualid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2018.09.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2014.27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Divin&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.85.99" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273132v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijec.2014010103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zimmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Cardinal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2014.064017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2015.071397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divin&#233; Marc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2013.840703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fathallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2012.701705" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinita Schumacher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fatallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0098-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dechesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Cardinal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.024183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocquet Jean-Claude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Julie Stal Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mekhilef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-4972(03)00150-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HNM7PGM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castagnoli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B&#252;chi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cugno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bolifraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouress Fatfouta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Royer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.291" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouress Rousselon Fatfouta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naumann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Anderer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0323" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carvalho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roa Castro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luft" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ponn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Wartzack" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasser" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Duong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F Farel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemil Sonia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.09.212" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Khudyakov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_41" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244688v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc, Louis Divine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_41" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Minzoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Jean-Louis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00318669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786203v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Oualid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2018.09.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2014.27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Divin&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.85.99" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2015.071397" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijec.2014010103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zimmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Cardinal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2014.064017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divin&#233; Marc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2013.840703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinita Schumacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fathallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2012.701705" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fatallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0098-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dechesne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Cardinal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.024183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocquet Jean-Claude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Julie Stal Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mekhilef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-4972(03)00150-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HNM7PGM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castagnoli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B&#252;chi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cugno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bolifraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouress Fatfouta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Royer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.291" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouress Rousselon Fatfouta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naumann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Anderer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0323" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carvalho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roa Castro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322804v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luft" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ponn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Wartzack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793418v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemil Sonia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Duong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F Farel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.09.212" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Khudyakov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_41" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc, Louis Divine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_41" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244688v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Minzoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Jean-Louis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00318669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786203v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>