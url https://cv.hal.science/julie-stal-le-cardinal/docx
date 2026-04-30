--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Stal-Le Cardinal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Le Cardinal est professeur d’université à CentraleSupélec, dans le laboratoire Génie Industriel. Son domaine de recherche concerne l’ingénierie de la conception (Design Engineering). Elle s’intéresse plus particulièrement à découvrir de nouvelles méthodologies pour la conception et le management de projets dans des environnements complexes. Elle travaille sur les problématiques d’aide à la décision, de choix d’acteurs et de modélisation de systèmes complexes techniques et organisationnels. L’un des terrains d’application de ses recherches est le domaine de la santé, dans lequel les problématiques d’innovation, d’ingénierie système et de modélisation des attentes en termes de création de valeurs sont cruciales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses intérêts de recherche sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Facilitation de processus de décision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation systémique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion des connaissances</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Choix d'acteurs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation d'entreprise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de la santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est responsable scientifique et pédagogique d’une option de troisième année du cycle d’ingénieur, option Génie Industriel et d’un mastère spécialisé en Management et Direction de Projets. Julie Le Cardinal est également directrice du département d’enseignement Sciences de l’Entreprise de CentraleSupélec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Le Cardinal est membre de la Design Society et responsable du Special Interest Group sur Decision Making de la Design Society.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Soft Systems Methodology, Ethnographic Observation and Discrete-Event Simulation: A Case Study in Cancer Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (10), pp.1545-1562. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01605682.2019.1610339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Contexts: Challenges of Planning with Scenarios in a Hospital’s Division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Oualid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.Pages 78-90. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2018.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outpatient Chemotherapy Planning: a Literature Review with Insights from a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions on Healthcare Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488300.2016.1189469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling of telehealth system deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jos.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des communautés externes et des équipes internes: vers des frontières flexibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.85-99. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.077.85.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTEXT MANAGEMENT IN COLLABORATIVE DECISION MAKING IN COMPLEX DESIGN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.286-303. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2015.071397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage Virtual Communities and Teams using Adjacencies: A process based on Functional Analysis and Adaptive Structuration Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of e-Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijec.2014010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the development of innovation clusters: application in the health care sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (1), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2014.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Enterprise Frontier through e-Collaboration with a Three-Dimensional Model Based on Web 2.0 Technology Use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2013.840703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual teams challenging human and technical Web 2.0 dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networking and Virtual Organisations (IJNVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous improvement modeling to support enterprise transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fathallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.177-200. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2012.701705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning virtual teams: how to design a set of Web 2.0 tools?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment Method in Project Actor Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'utilisation de modèles sur les systèmes d'entreprise : application dans une entreprise de production de tubes sans soudures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling : building a product lifecycle management model as a component of the integrated vision of the enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-010-0098-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Pole Allongement de la vie Charles Foix&amp;quot; program to design and evaluate gerontechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and an Architecture as a Tool Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the project management framework through integration of the knowledge and information of the collaborative decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2009.024183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the Project Management Framework through Integration of the Knowledge and Information of the Collaborative Decision Making Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and Architecture as a Tool Support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocquet Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project: the Just Necessary Structure to Reach your Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic methodology to capture and analyse decision dysfunctions in development projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mekhilef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4), pp.407-420. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-4972(03)00150-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 Management: Preliminary Design Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Büchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cugno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cavtat (Dubrovnik), Croatia. pp.121 - 130, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2022.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a Better Understanding of Relation can Increase Responsibility between Stakeholders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, DELPH, Netherlands. pp.1155-1164, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Study of Car Crash Simulation Analysis within the Development Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouress Fatfouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.2843-2852, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PROPOSITION OF A KNOWLEDGE ELICITATION METHODOLOGY FOR CRASH SIMULATION DIAGNOSIS SUPPORT SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouress Rousselon Fatfouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.1663-1672, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic for solution space modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Anderer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.429-440, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining the Viable System Model and Kotter’s 8 Steps for Multidepartment Integration in Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimethodology for Hospital Process Redesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value process for collaborative early design using simulation models in aeronautics and automotive industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference, DESIGN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia. pp.1347--1356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDED VALUE PROCESS PROPOSITION FOR COLLABORATIVE DESIGN IN EARLY DEVELOPMENT PHASES USING SIMULATION MODELS IN AERONAUTICS AND AUTOMOTIVE INDUSTRIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2016 14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, CAVTAT, DUBROVNIK, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational redesign: insights from ethnographic study before simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat (Dubrovnik), Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Business Model Canvas for iDecide - How to Design a New Decision Making App?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ponn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Wartzack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimiothérapie ambulatoire : revue critique avec cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence francophone en Gestion et Ingénierie des Systèmes Hospitaliers (GISEH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFINITION OF THE COLLABORATIVE SIMULATION SYSTEM (CM&SS) FROM A SYSTEMIC PERSPECTIVE IN VEHICLE INDUSTRY CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering for Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puresafe European Project, final Conference CERN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Process of Care Coordination: A skin Cancer Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjemil Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSS for Healthcare Service Engineering, a User-Centered Approach using social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain F Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an adaptive model for collaborative simulation: from system design to lessons learned. A use case from Aircraft industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Adaptive Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, San Jose, CA, United States. pp.267-273, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.09.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Implementation of Care Coordination in a Multi-level Care Provider Organization: A Need for Systems Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of collaborative simulation on design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Workshop on Integrated Design Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gommen, Germany. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation methods in the healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Khudyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Complex Systems Design and Management - CSD&amp;M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of Utility, Innovation, Profitability and Concept for innovation selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED: 19th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early design decision support with system dynamics approaches - Example of telehealth integration in the healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth: towards a global industrial engineering framework based on value creation for healthcare systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.949-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and External Collaborative Technology Adoption: A Focus on a European and an Emerging Countries’ Gaps Based on the Adaptive Structuration Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Working Confeence on Virtual Enterpries (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bournemouth, United Kingdom. pp.408-415, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32775-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation médico-économique et organisationnelle pour la conception d'un système de télémédecine. Approche systémique et étude des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided VTB System: Zooming in on Web 2.0 Tools and Competence Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc, Louis Divine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.346-355, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'utilisation de modèles sur les systèmes d'entreprise : application dans une entreprise de production de tubes sans soudures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECSO '10 : 3ème Conférence Francophone Gestion des Connaissances, Société et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN – MINDEDNESS, EMPATHY AND GENDER ISSUES: GOING BEYOND NATIONAL AND CORPORATE CULTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Minzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling : building a product lifecycle (PLM) model as a component of the integrated vision of the enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME Virtual concept 2008 : The International Conference on Integrated, Virtual and Interactive Engineering for fostering Industrial Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retours d’expérience du projet, réduire les risques, augmenter les performances collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-12-465471-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling, enterprise systems, Product Lifecycle Management (PLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Interactive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dysfonctionnements dans la prise de décision. Application au choix d'acteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale Paris, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00318669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique de la prise de décision en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Nantes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00786203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Stal-Le Cardinal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Le Cardinal est professeur d’université à CentraleSupélec, dans le laboratoire Génie Industriel. Son domaine de recherche concerne l’ingénierie de la conception (Design Engineering). Elle s’intéresse plus particulièrement à découvrir de nouvelles méthodologies pour la conception et le management de projets dans des environnements complexes. Elle travaille sur les problématiques d’aide à la décision, de choix d’acteurs et de modélisation de systèmes complexes techniques et organisationnels. L’un des terrains d’application de ses recherches est le domaine de la santé, dans lequel les problématiques d’innovation, d’ingénierie système et de modélisation des attentes en termes de création de valeurs sont cruciales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses intérêts de recherche sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Facilitation de processus de décision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation systémique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion des connaissances</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Choix d'acteurs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation d'entreprise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de la santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est responsable scientifique et pédagogique d’une option de troisième année du cycle d’ingénieur, option Génie Industriel et d’un mastère spécialisé en Management et Direction de Projets. Julie Le Cardinal est également directrice du département d’enseignement Sciences de l’Entreprise de CentraleSupélec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Le Cardinal est membre de la Design Society et responsable du Special Interest Group sur Decision Making de la Design Society.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Soft Systems Methodology, Ethnographic Observation and Discrete-Event Simulation: A Case Study in Cancer Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (10), pp.1545-1562. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01605682.2019.1610339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Contexts: Challenges of Planning with Scenarios in a Hospital’s Division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Oualid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.Pages 78-90. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2018.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outpatient Chemotherapy Planning: a Literature Review with Insights from a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions on Healthcare Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488300.2016.1189469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling of telehealth system deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jos.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des communautés externes et des équipes internes: vers des frontières flexibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.85-99. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.077.85.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTEXT MANAGEMENT IN COLLABORATIVE DECISION MAKING IN COMPLEX DESIGN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.286-303. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2015.071397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage Virtual Communities and Teams using Adjacencies: A process based on Functional Analysis and Adaptive Structuration Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of e-Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijec.2014010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the development of innovation clusters: application in the health care sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (1), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2014.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Enterprise Frontier through e-Collaboration with a Three-Dimensional Model Based on Web 2.0 Technology Use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2013.840703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual teams challenging human and technical Web 2.0 dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networking and Virtual Organisations (IJNVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous improvement modeling to support enterprise transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fathallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.177-200. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2012.701705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning virtual teams: how to design a set of Web 2.0 tools?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment Method in Project Actor Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'utilisation de modèles sur les systèmes d'entreprise : application dans une entreprise de production de tubes sans soudures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling : building a product lifecycle management model as a component of the integrated vision of the enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-010-0098-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and an Architecture as a Tool Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Pole Allongement de la vie Charles Foix&amp;quot; program to design and evaluate gerontechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the project management framework through integration of the knowledge and information of the collaborative decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2009.024183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the Project Management Framework through Integration of the Knowledge and Information of the Collaborative Decision Making Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and Architecture as a Tool Support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocquet Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project: the Just Necessary Structure to Reach your Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic methodology to capture and analyse decision dysfunctions in development projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mekhilef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4), pp.407-420. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-4972(03)00150-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 Management: Preliminary Design Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Büchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cugno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cavtat (Dubrovnik), Croatia. pp.121 - 130, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2022.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a Better Understanding of Relation can Increase Responsibility between Stakeholders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, DELPH, Netherlands. pp.1155-1164, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Study of Car Crash Simulation Analysis within the Development Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouress Fatfouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.2843-2852, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PROPOSITION OF A KNOWLEDGE ELICITATION METHODOLOGY FOR CRASH SIMULATION DIAGNOSIS SUPPORT SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouress Rousselon Fatfouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.1663-1672, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic for solution space modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Anderer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.429-440, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining the Viable System Model and Kotter’s 8 Steps for Multidepartment Integration in Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimethodology for Hospital Process Redesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value process for collaborative early design using simulation models in aeronautics and automotive industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference, DESIGN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia. pp.1347--1356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDED VALUE PROCESS PROPOSITION FOR COLLABORATIVE DESIGN IN EARLY DEVELOPMENT PHASES USING SIMULATION MODELS IN AERONAUTICS AND AUTOMOTIVE INDUSTRIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2016 14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, CAVTAT, DUBROVNIK, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational redesign: insights from ethnographic study before simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat (Dubrovnik), Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Business Model Canvas for iDecide - How to Design a New Decision Making App?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ponn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Wartzack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimiothérapie ambulatoire : revue critique avec cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence francophone en Gestion et Ingénierie des Systèmes Hospitaliers (GISEH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFINITION OF THE COLLABORATIVE SIMULATION SYSTEM (CM&SS) FROM A SYSTEMIC PERSPECTIVE IN VEHICLE INDUSTRY CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSS for Healthcare Service Engineering, a User-Centered Approach using social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain F Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering for Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puresafe European Project, final Conference CERN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Process of Care Coordination: A skin Cancer Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjemil Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an adaptive model for collaborative simulation: from system design to lessons learned. A use case from Aircraft industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Adaptive Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, San Jose, CA, United States. pp.267-273, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.09.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Implementation of Care Coordination in a Multi-level Care Provider Organization: A Need for Systems Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of collaborative simulation on design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Workshop on Integrated Design Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gommen, Germany. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation methods in the healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Khudyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Complex Systems Design and Management - CSD&amp;M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of Utility, Innovation, Profitability and Concept for innovation selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED: 19th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early design decision support with system dynamics approaches - Example of telehealth integration in the healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth: towards a global industrial engineering framework based on value creation for healthcare systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.949-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and External Collaborative Technology Adoption: A Focus on a European and an Emerging Countries’ Gaps Based on the Adaptive Structuration Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Working Confeence on Virtual Enterpries (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bournemouth, United Kingdom. pp.408-415, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32775-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation médico-économique et organisationnelle pour la conception d'un système de télémédecine. Approche systémique et étude des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'utilisation de modèles sur les systèmes d'entreprise : application dans une entreprise de production de tubes sans soudures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECSO '10 : 3ème Conférence Francophone Gestion des Connaissances, Société et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided VTB System: Zooming in on Web 2.0 Tools and Competence Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc, Louis Divine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.346-355, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN – MINDEDNESS, EMPATHY AND GENDER ISSUES: GOING BEYOND NATIONAL AND CORPORATE CULTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Minzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling : building a product lifecycle (PLM) model as a component of the integrated vision of the enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME Virtual concept 2008 : The International Conference on Integrated, Virtual and Interactive Engineering for fostering Industrial Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retours d’expérience du projet, réduire les risques, augmenter les performances collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-12-465471-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling, enterprise systems, Product Lifecycle Management (PLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Interactive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dysfonctionnements dans la prise de décision. Application au choix d'acteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale Paris, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00318669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique de la prise de décision en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Nantes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00786203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D58751BC"/>
+    <w:nsid w:val="DE54C0D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Oualid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2018.09.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2014.27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Divin&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.85.99" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2015.071397" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijec.2014010103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zimmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Cardinal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2014.064017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divin&#233; Marc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2013.840703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinita Schumacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fathallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2012.701705" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fatallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0098-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dechesne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Cardinal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.024183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocquet Jean-Claude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Julie Stal Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mekhilef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-4972(03)00150-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HNM7PGM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castagnoli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B&#252;chi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cugno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bolifraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouress Fatfouta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Royer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.291" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouress Rousselon Fatfouta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naumann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Anderer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0323" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carvalho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roa Castro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322804v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luft" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ponn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Wartzack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793418v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemil Sonia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Duong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F Farel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.09.212" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Khudyakov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_41" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc, Louis Divine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_41" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244688v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Minzoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Jean-Louis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00318669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786203v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Oualid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2018.09.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2014.27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Divin&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.85.99" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2015.071397" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijec.2014010103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zimmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Cardinal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2014.064017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divin&#233; Marc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2013.840703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinita Schumacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fathallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2012.701705" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fatallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0098-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dechesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Cardinal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.024183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocquet Jean-Claude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Julie Stal Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mekhilef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-4972(03)00150-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HNM7PGM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castagnoli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B&#252;chi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cugno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bolifraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouress Fatfouta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Royer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.291" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouress Rousselon Fatfouta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naumann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Anderer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0323" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carvalho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roa Castro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322804v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luft" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ponn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Wartzack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793415v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Duong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F Farel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemil Sonia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.09.212" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Khudyakov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_41" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244688v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc, Louis Divine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_41" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Minzoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Jean-Louis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00318669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786203v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>