--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Stal-Le Cardinal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Le Cardinal est professeur d’université à CentraleSupélec, dans le laboratoire Génie Industriel. Son domaine de recherche concerne l’ingénierie de la conception (Design Engineering). Elle s’intéresse plus particulièrement à découvrir de nouvelles méthodologies pour la conception et le management de projets dans des environnements complexes. Elle travaille sur les problématiques d’aide à la décision, de choix d’acteurs et de modélisation de systèmes complexes techniques et organisationnels. L’un des terrains d’application de ses recherches est le domaine de la santé, dans lequel les problématiques d’innovation, d’ingénierie système et de modélisation des attentes en termes de création de valeurs sont cruciales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses intérêts de recherche sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Facilitation de processus de décision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation systémique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion des connaissances</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Choix d'acteurs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation d'entreprise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de la santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est responsable scientifique et pédagogique d’une option de troisième année du cycle d’ingénieur, option Génie Industriel et d’un mastère spécialisé en Management et Direction de Projets. Julie Le Cardinal est également directrice du département d’enseignement Sciences de l’Entreprise de CentraleSupélec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Le Cardinal est membre de la Design Society et responsable du Special Interest Group sur Decision Making de la Design Society.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Soft Systems Methodology, Ethnographic Observation and Discrete-Event Simulation: A Case Study in Cancer Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (10), pp.1545-1562. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01605682.2019.1610339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Contexts: Challenges of Planning with Scenarios in a Hospital’s Division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Oualid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.Pages 78-90. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2018.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outpatient Chemotherapy Planning: a Literature Review with Insights from a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions on Healthcare Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488300.2016.1189469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling of telehealth system deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jos.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des communautés externes et des équipes internes: vers des frontières flexibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.85-99. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.077.85.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTEXT MANAGEMENT IN COLLABORATIVE DECISION MAKING IN COMPLEX DESIGN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.286-303. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2015.071397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage Virtual Communities and Teams using Adjacencies: A process based on Functional Analysis and Adaptive Structuration Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of e-Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijec.2014010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the development of innovation clusters: application in the health care sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (1), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2014.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Enterprise Frontier through e-Collaboration with a Three-Dimensional Model Based on Web 2.0 Technology Use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2013.840703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual teams challenging human and technical Web 2.0 dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networking and Virtual Organisations (IJNVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous improvement modeling to support enterprise transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fathallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.177-200. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2012.701705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning virtual teams: how to design a set of Web 2.0 tools?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment Method in Project Actor Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'utilisation de modèles sur les systèmes d'entreprise : application dans une entreprise de production de tubes sans soudures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling : building a product lifecycle management model as a component of the integrated vision of the enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-010-0098-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and an Architecture as a Tool Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Pole Allongement de la vie Charles Foix&amp;quot; program to design and evaluate gerontechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the project management framework through integration of the knowledge and information of the collaborative decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2009.024183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the Project Management Framework through Integration of the Knowledge and Information of the Collaborative Decision Making Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and Architecture as a Tool Support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocquet Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project: the Just Necessary Structure to Reach your Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic methodology to capture and analyse decision dysfunctions in development projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mekhilef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4), pp.407-420. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-4972(03)00150-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 Management: Preliminary Design Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Büchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cugno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cavtat (Dubrovnik), Croatia. pp.121 - 130, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2022.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a Better Understanding of Relation can Increase Responsibility between Stakeholders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, DELPH, Netherlands. pp.1155-1164, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Study of Car Crash Simulation Analysis within the Development Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouress Fatfouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.2843-2852, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PROPOSITION OF A KNOWLEDGE ELICITATION METHODOLOGY FOR CRASH SIMULATION DIAGNOSIS SUPPORT SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouress Rousselon Fatfouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.1663-1672, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic for solution space modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Anderer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.429-440, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining the Viable System Model and Kotter’s 8 Steps for Multidepartment Integration in Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimethodology for Hospital Process Redesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value process for collaborative early design using simulation models in aeronautics and automotive industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference, DESIGN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia. pp.1347--1356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDED VALUE PROCESS PROPOSITION FOR COLLABORATIVE DESIGN IN EARLY DEVELOPMENT PHASES USING SIMULATION MODELS IN AERONAUTICS AND AUTOMOTIVE INDUSTRIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2016 14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, CAVTAT, DUBROVNIK, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational redesign: insights from ethnographic study before simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat (Dubrovnik), Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Business Model Canvas for iDecide - How to Design a New Decision Making App?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ponn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Wartzack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimiothérapie ambulatoire : revue critique avec cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence francophone en Gestion et Ingénierie des Systèmes Hospitaliers (GISEH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFINITION OF THE COLLABORATIVE SIMULATION SYSTEM (CM&SS) FROM A SYSTEMIC PERSPECTIVE IN VEHICLE INDUSTRY CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSS for Healthcare Service Engineering, a User-Centered Approach using social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain F Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering for Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puresafe European Project, final Conference CERN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Process of Care Coordination: A skin Cancer Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjemil Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an adaptive model for collaborative simulation: from system design to lessons learned. A use case from Aircraft industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Adaptive Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, San Jose, CA, United States. pp.267-273, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.09.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Implementation of Care Coordination in a Multi-level Care Provider Organization: A Need for Systems Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of collaborative simulation on design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Workshop on Integrated Design Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gommen, Germany. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation methods in the healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Khudyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Complex Systems Design and Management - CSD&amp;M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of Utility, Innovation, Profitability and Concept for innovation selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED: 19th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early design decision support with system dynamics approaches - Example of telehealth integration in the healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth: towards a global industrial engineering framework based on value creation for healthcare systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.949-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and External Collaborative Technology Adoption: A Focus on a European and an Emerging Countries’ Gaps Based on the Adaptive Structuration Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Working Confeence on Virtual Enterpries (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bournemouth, United Kingdom. pp.408-415, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32775-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation médico-économique et organisationnelle pour la conception d'un système de télémédecine. Approche systémique et étude des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'utilisation de modèles sur les systèmes d'entreprise : application dans une entreprise de production de tubes sans soudures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECSO '10 : 3ème Conférence Francophone Gestion des Connaissances, Société et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided VTB System: Zooming in on Web 2.0 Tools and Competence Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc, Louis Divine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.346-355, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN – MINDEDNESS, EMPATHY AND GENDER ISSUES: GOING BEYOND NATIONAL AND CORPORATE CULTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Minzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling : building a product lifecycle (PLM) model as a component of the integrated vision of the enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME Virtual concept 2008 : The International Conference on Integrated, Virtual and Interactive Engineering for fostering Industrial Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retours d’expérience du projet, réduire les risques, augmenter les performances collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-12-465471-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling, enterprise systems, Product Lifecycle Management (PLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Interactive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dysfonctionnements dans la prise de décision. Application au choix d'acteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale Paris, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00318669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique de la prise de décision en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Nantes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00786203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Stal-Le Cardinal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Le Cardinal est professeur d’université à CentraleSupélec, dans le laboratoire Génie Industriel. Son domaine de recherche concerne l’ingénierie de la conception (Design Engineering). Elle s’intéresse plus particulièrement à découvrir de nouvelles méthodologies pour la conception et le management de projets dans des environnements complexes. Elle travaille sur les problématiques d’aide à la décision, de choix d’acteurs et de modélisation de systèmes complexes techniques et organisationnels. L’un des terrains d’application de ses recherches est le domaine de la santé, dans lequel les problématiques d’innovation, d’ingénierie système et de modélisation des attentes en termes de création de valeurs sont cruciales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses intérêts de recherche sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Facilitation de processus de décision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation systémique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion des connaissances</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Choix d'acteurs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation d'entreprise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de la santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est responsable scientifique et pédagogique d’une option de troisième année du cycle d’ingénieur, option Génie Industriel et d’un mastère spécialisé en Management et Direction de Projets. Julie Le Cardinal est également directrice du département d’enseignement Sciences de l’Entreprise de CentraleSupélec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Le Cardinal est membre de la Design Society et responsable du Special Interest Group sur Decision Making de la Design Society.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Soft Systems Methodology, Ethnographic Observation and Discrete-Event Simulation: A Case Study in Cancer Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (10), pp.1545-1562. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01605682.2019.1610339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Contexts: Challenges of Planning with Scenarios in a Hospital’s Division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Oualid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.Pages 78-90. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2018.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outpatient Chemotherapy Planning: a Literature Review with Insights from a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions on Healthcare Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488300.2016.1189469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling of telehealth system deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jos.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des communautés externes et des équipes internes: vers des frontières flexibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.85-99. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.077.85.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage Virtual Communities and Teams using Adjacencies: A process based on Functional Analysis and Adaptive Structuration Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of e-Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijec.2014010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the development of innovation clusters: application in the health care sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (1), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2014.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTEXT MANAGEMENT IN COLLABORATIVE DECISION MAKING IN COMPLEX DESIGN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.286-303. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2015.071397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Enterprise Frontier through e-Collaboration with a Three-Dimensional Model Based on Web 2.0 Technology Use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2013.840703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual teams challenging human and technical Web 2.0 dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networking and Virtual Organisations (IJNVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous improvement modeling to support enterprise transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fathallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.177-200. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2012.701705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning virtual teams: how to design a set of Web 2.0 tools?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment Method in Project Actor Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'utilisation de modèles sur les systèmes d'entreprise : application dans une entreprise de production de tubes sans soudures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling : building a product lifecycle management model as a component of the integrated vision of the enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-010-0098-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and an Architecture as a Tool Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Pole Allongement de la vie Charles Foix&amp;quot; program to design and evaluate gerontechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the project management framework through integration of the knowledge and information of the collaborative decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2009.024183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the Project Management Framework through Integration of the Knowledge and Information of the Collaborative Decision Making Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and Architecture as a Tool Support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocquet Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project: the Just Necessary Structure to Reach your Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic methodology to capture and analyse decision dysfunctions in development projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mekhilef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4), pp.407-420. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-4972(03)00150-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 Management: Preliminary Design Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Büchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cugno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cavtat (Dubrovnik), Croatia. pp.121 - 130, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2022.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a Better Understanding of Relation can Increase Responsibility between Stakeholders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, DELPH, Netherlands. pp.1155-1164, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Study of Car Crash Simulation Analysis within the Development Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouress Fatfouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.2843-2852, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PROPOSITION OF A KNOWLEDGE ELICITATION METHODOLOGY FOR CRASH SIMULATION DIAGNOSIS SUPPORT SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouress Rousselon Fatfouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.1663-1672, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic for solution space modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Anderer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.429-440, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining the Viable System Model and Kotter’s 8 Steps for Multidepartment Integration in Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimethodology for Hospital Process Redesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value process for collaborative early design using simulation models in aeronautics and automotive industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference, DESIGN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia. pp.1347--1356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Business Model Canvas for iDecide - How to Design a New Decision Making App?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ponn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Wartzack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDED VALUE PROCESS PROPOSITION FOR COLLABORATIVE DESIGN IN EARLY DEVELOPMENT PHASES USING SIMULATION MODELS IN AERONAUTICS AND AUTOMOTIVE INDUSTRIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2016 14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, CAVTAT, DUBROVNIK, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational redesign: insights from ethnographic study before simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat (Dubrovnik), Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimiothérapie ambulatoire : revue critique avec cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence francophone en Gestion et Ingénierie des Systèmes Hospitaliers (GISEH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSS for Healthcare Service Engineering, a User-Centered Approach using social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain F Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering for Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puresafe European Project, final Conference CERN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Process of Care Coordination: A skin Cancer Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjemil Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFINITION OF THE COLLABORATIVE SIMULATION SYSTEM (CM&SS) FROM A SYSTEMIC PERSPECTIVE IN VEHICLE INDUSTRY CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an adaptive model for collaborative simulation: from system design to lessons learned. A use case from Aircraft industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Adaptive Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, San Jose, CA, United States. pp.267-273, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.09.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Implementation of Care Coordination in a Multi-level Care Provider Organization: A Need for Systems Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of collaborative simulation on design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Workshop on Integrated Design Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gommen, Germany. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation methods in the healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Khudyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Complex Systems Design and Management - CSD&amp;M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early design decision support with system dynamics approaches - Example of telehealth integration in the healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of Utility, Innovation, Profitability and Concept for innovation selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED: 19th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and External Collaborative Technology Adoption: A Focus on a European and an Emerging Countries’ Gaps Based on the Adaptive Structuration Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Diviné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Working Confeence on Virtual Enterpries (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bournemouth, United Kingdom. pp.408-415, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32775-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth: towards a global industrial engineering framework based on value creation for healthcare systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.949-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation médico-économique et organisationnelle pour la conception d'un système de télémédecine. Approche systémique et étude des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'utilisation de modèles sur les systèmes d'entreprise : application dans une entreprise de production de tubes sans soudures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECSO '10 : 3ème Conférence Francophone Gestion des Connaissances, Société et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided VTB System: Zooming in on Web 2.0 Tools and Competence Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinita Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc, Louis Divine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.346-355, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN – MINDEDNESS, EMPATHY AND GENDER ISSUES: GOING BEYOND NATIONAL AND CORPORATE CULTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Minzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling : building a product lifecycle (PLM) model as a component of the integrated vision of the enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME Virtual concept 2008 : The International Conference on Integrated, Virtual and Interactive Engineering for fostering Industrial Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retours d’expérience du projet, réduire les risques, augmenter les performances collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-12-465471-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling, enterprise systems, Product Lifecycle Management (PLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Interactive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dysfonctionnements dans la prise de décision. Application au choix d'acteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale Paris, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00318669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique de la prise de décision en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Nantes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00786203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE54C0D5"/>
+    <w:nsid w:val="B993F8A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Oualid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2018.09.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2014.27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Divin&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.85.99" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2015.071397" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijec.2014010103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zimmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Cardinal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2014.064017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divin&#233; Marc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2013.840703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinita Schumacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fathallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2012.701705" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fatallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0098-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dechesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Cardinal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.024183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocquet Jean-Claude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Julie Stal Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mekhilef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-4972(03)00150-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HNM7PGM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castagnoli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B&#252;chi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cugno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bolifraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouress Fatfouta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Royer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.291" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouress Rousselon Fatfouta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naumann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Anderer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0323" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carvalho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roa Castro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322804v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luft" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ponn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Wartzack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793415v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Duong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F Farel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemil Sonia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.09.212" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Khudyakov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_41" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244688v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc, Louis Divine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_41" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Minzoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Jean-Louis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00318669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786203v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Oualid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2018.09.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2014.27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Divin&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.85.99" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273132v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijec.2014010103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zimmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Cardinal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2014.064017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2015.071397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divin&#233; Marc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2013.840703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinita Schumacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fathallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2012.701705" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fatallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0098-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dechesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Cardinal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.024183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocquet Jean-Claude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Julie Stal Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mekhilef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-4972(03)00150-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HNM7PGM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castagnoli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B&#252;chi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cugno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bolifraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouress Fatfouta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Royer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.291" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouress Rousselon Fatfouta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naumann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Anderer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0323" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carvalho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roa Castro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luft" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ponn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Wartzack" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Duong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F Farel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemil Sonia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.09.212" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Khudyakov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_41" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714273v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244688v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc, Louis Divine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_41" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Minzoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Jean-Louis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00318669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786203v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>