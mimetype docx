--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -733,173 +733,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory credit, a system to improve food security in sub-Saharan Africa</w:t>
+                <w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Le Cotty</w:t>
+                <w:t xml:space="preserve">Alexia Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Maître D’hôtel</w:t>
+                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issoufou Porgo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Subervie</w:t>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Conde Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective (English edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19182/perspective/37142⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-04094513v1</w:t>
+                <w:t xml:space="preserve">hal-04056486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using publicly available remote sensing products to evaluate REDD + projects in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -908,319 +916,311 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 80, pp.102653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inventory credit, a system to improve food security in sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
+                <w:t xml:space="preserve">Tristan Le Cotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Carrère</w:t>
+                <w:t xml:space="preserve">Élodie Maître D’hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Conde Salazar</w:t>
+                <w:t xml:space="preserve">Issoufou Porgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Deconchat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t>
+              <w:t xml:space="preserve">Perspective (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19182/perspective/37142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04056486v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-04094513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le warrantage, un dispositif pour améliorer la sécurité alimentaire en Afrique subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Cotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Maître D’hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issoufou Porgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1254,51 +1254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory credit to enhance food security in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Cotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Maître D’hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1352,282 +1352,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-ante assessment of the cost-effectiveness of public policies to sequester carbon in soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farmers' preferences for water-saving strategies in Brazilian eucalypt plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Demarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Subervie</w:t>
+                <w:t xml:space="preserve">Fernando Palha Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Paul</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107213⟩</w:t>
+              <w:t xml:space="preserve">Forest Policy and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128, pp.102459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forpol.2021.102459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340601v1</w:t>
+                <w:t xml:space="preserve">hal-03215028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' preferences for water-saving strategies in Brazilian eucalypt plantations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Demarchi</w:t>
+                <w:t xml:space="preserve">Ex-ante assessment of the cost-effectiveness of public policies to sequester carbon in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Palha Leite</w:t>
+                <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loic Guindé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Policy and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 128, pp.102459. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forpol.2021.102459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03215028v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic, pro-social and pro-environmental factors influencing participation in an incentive-based conservation program in Bolivia</w:t>
               </w:r>
@@ -1988,287 +1988,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we nudge farmers into saving water? Evidence from a randomised experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+                <w:t xml:space="preserve">Effectiveness of a REDD+ Project in Reducing Deforestation in the Brazilian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lepercq</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Ezzine de Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy E. Duchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jbz022⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101 (1), pp.211-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aay028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380993v1</w:t>
+                <w:t xml:space="preserve">hal-02624488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a REDD+ Project in Reducing Deforestation in the Brazilian Amazon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Simonet</w:t>
+                <w:t xml:space="preserve">Can we nudge farmers into saving water? Evidence from a randomised experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amy E. Duchelle</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lepercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 101 (1), pp.211-229. </w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (3), pp.393-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajae/aay028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbz022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624488v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can randomised controlled trials help improve the design of the common agricultural policy?</w:t>
               </w:r>
@@ -2358,77 +2358,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory credit as a commitment device to save grain until the hunger season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Cotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2566,51 +2566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Risk Aversion, Time Preference and Fertiliser Use in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Cotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4133,159 +4133,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 59 (1), pp.72-92</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 59 (1), pp.72-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1477-9552.2007.00136.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266105v1</w:t>
+                <w:t xml:space="preserve">hal-02659947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The variable response of agricultural supply to world price instability in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 59 (1), pp.72-92. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 59 (1), pp.72-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02659947v1</w:t>
+                <w:t xml:space="preserve">hal-00266105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Macroeconomic Instability Lowers Child Survival</w:t>
               </w:r>
@@ -5091,51 +5091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forests and carbon: The impacts of local REDD+ initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Duchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6615,51 +6615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -6870,90 +6870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex ante assessment of the cost-effectiveness of Agri-Environmental Schemes promoting compost use to sequester carbon in soils in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6982,334 +6982,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ preferences for water-saving strategies in brazilian eucalypt plantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Demarchi</w:t>
+                <w:t xml:space="preserve">Providing technical assistance to peer networks to reduce pesticide use in Europe: Evidence from the French Ecophyto plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086526v1</w:t>
+                <w:t xml:space="preserve">hal-02190979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing technical assistance to peer networks to reduce pesticide use in Europe: Evidence from the French Ecophyto plan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inventory credit to enhance food security in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Le Cotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lapierre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02190979v2</w:t>
+                <w:t xml:space="preserve">hal-02018715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory credit to enhance food security in Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t>
+                <w:t xml:space="preserve">Farmers’ preferences for water-saving strategies in brazilian eucalypt plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Palha Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018715v2</w:t>
+                <w:t xml:space="preserve">hal-02086526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving farm environmental performance through technical assistance: empirical evidence from pesticide use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7357,77 +7357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory credit as a commitment device to save grain until the hunger season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Cotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7621,60 +7621,64 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lepercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947420v1</w:t>
+                <w:t xml:space="preserve">hal-02791612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we nudge farmers into saving water? Evidence from a randomized experiment</w:t>
               </w:r>
@@ -7735,94 +7739,90 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lepercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791612v1</w:t>
+                <w:t xml:space="preserve">hal-01947420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking risk aversion, time preference and fertilizer use in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Cotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8001,90 +8001,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paying smallholders not to cut down the Amazon forest: impact evaluation of a REDD+ pilot project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Ezzine-de Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Duchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8198,51 +8198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wait and sell: farmers' individual preferences and crop storage in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Cotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8376,151 +8376,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of world price instability on agricultural supply according to several macroeconomic factors</w:t>
+                <w:t xml:space="preserve">Le rôle du taux de change réel dans la transmission de l'instabilité des prix agricoles internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564577v1</w:t>
+                <w:t xml:space="preserve">halshs-00564575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du taux de change réel dans la transmission de l'instabilité des prix agricoles internationaux</w:t>
+                <w:t xml:space="preserve">The impact of world price instability on agricultural supply according to several macroeconomic factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564575v1</w:t>
+                <w:t xml:space="preserve">halshs-00564577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture et asymétrie de la transmission des prix agricoles internationaux</w:t>
               </w:r>
@@ -8740,51 +8740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9007,51 +9007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact assessment of the FaRMAf project in Burkina Faso: a tentative framework : working paper farm risk management for Africa project (farmaf)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Cotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9260,452 +9260,452 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport final de synthèse</w:t>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.173</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590711v1</w:t>
+                <w:t xml:space="preserve">hal-02590717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lafon</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02590717v1</w:t>
+                <w:t xml:space="preserve">hal-02590713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 1</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Tâche 3 Proposition d'une méthode d'estimation des effets propres des Mesures agro-environnementales et de l'ICHN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rosnoblet</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02590713v1</w:t>
+                <w:t xml:space="preserve">hal-02591003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Tâche 3 Proposition d'une méthode d'estimation des effets propres des Mesures agro-environnementales et de l'ICHN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport final de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.66</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591003v1</w:t>
+                <w:t xml:space="preserve">hal-02590711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Annexes au rapport de la tâche 2 Expertise des méthodes utilisées pour évaluer l'impact des dispositifs de soutien publics à l'agro-environnement (MAE et PHAE) et aux zones défavorisées (ICHN) à partir de 20 références nationales ou européennes (partie 2)</w:t>
               </w:r>
@@ -9717,77 +9717,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vollet</w:t>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9809,51 +9809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : tache 1 Annexe des fiches détaillées des indicateurs calculables du cadre commun (rapport annexe tache 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9953,64 +9953,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10317,51 +10317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386837v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Deperrois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qtvgsgkqa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136308v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Demarchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Carrilho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stibniati Atmadja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2515878" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pfefer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04900081v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chab&#233;-Ferret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Salani&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04094513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Porgo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/37142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102653" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04094506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/37141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2022.106092" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Paul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guind&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107213" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palha Leite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2021.102459" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Authelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyfroidt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Asquith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine-De-Blas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2021.105487" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Edilson Presoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta de Castro Souza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sylvia Macchione Saes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JADEE-04-2019-0051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lepercq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbz022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Simonet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cromberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Duchelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Macours" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbz021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre d'H&#244;tel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aaz009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.03.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01662664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2017.1344645" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513844297194836E12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Souza Rodrigues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur van Benthem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau051" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galtier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Egg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0716" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagneron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0715" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651987v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2013.05.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHQGCL43-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.09.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GMZXH67-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645583v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.06.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK92PBTX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Korachais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.231.0009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2007.00136.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/105FC1A3AAD00943809EE47382CF23935000382A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Duchelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B. Bos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190286v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.fr/url?sa=t&amp;amp;rct=j&amp;amp;q=&amp;amp;esrc=s&amp;amp;source=web&amp;amp;cd=1&amp;amp;ved=0CEoQFjAA&amp;amp;url=http%3A%2F%2Fwww.afd.fr%2Fwebdav%2Fsite%2Fafd%2Fshared%2FPUBLICATIONS%2FRECHERCHE%2FScientifiques%2FFocales%2F14-Focales.pdf&amp;amp;ei=PUb5UNW8OI6JhQe9q4GwBA&amp;amp;usg=AFQjCNF200Ob2Tm0PegnbeWXw8u88QR1Yg&amp;amp;sig2=Lk5hAsyC6Bqli0mYzdaITQ&amp;amp;bvm=bv.41248874,d.ZG4&amp;amp;cad=rja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806888v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00566935" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coiffard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Carrilho" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971193v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salani&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223356v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue D Carrilho" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898225v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02513101v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niguel Asquith" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine-de Blas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lamour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748634v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086526v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190979v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018715v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790998v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947421v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974425v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947420v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791612v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429099v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123355v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594670v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564577v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564575v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557004v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557171v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801901v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199075v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Burger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195261v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595285v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590711v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590713v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosnoblet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591003v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590842v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00201964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386837v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Deperrois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qtvgsgkqa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136308v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Demarchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Carrilho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stibniati Atmadja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2515878" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pfefer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04900081v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chab&#233;-Ferret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Salani&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037153v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102653" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04094513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Porgo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/37142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04094506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/37141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2022.106092" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palha Leite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2021.102459" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Paul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guind&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107213" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Authelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyfroidt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Asquith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine-De-Blas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2021.105487" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Edilson Presoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta de Castro Souza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sylvia Macchione Saes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JADEE-04-2019-0051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lepercq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Simonet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cromberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Duchelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbz022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Macours" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbz021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre d'H&#244;tel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aaz009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.03.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01662664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2017.1344645" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513844297194836E12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Souza Rodrigues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur van Benthem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau051" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galtier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Egg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0716" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagneron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0715" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651987v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2013.05.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHQGCL43-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.09.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GMZXH67-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645583v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.06.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK92PBTX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Korachais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.231.0009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2007.00136.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/105FC1A3AAD00943809EE47382CF23935000382A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266105v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Duchelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B. Bos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190286v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.fr/url?sa=t&amp;amp;rct=j&amp;amp;q=&amp;amp;esrc=s&amp;amp;source=web&amp;amp;cd=1&amp;amp;ved=0CEoQFjAA&amp;amp;url=http%3A%2F%2Fwww.afd.fr%2Fwebdav%2Fsite%2Fafd%2Fshared%2FPUBLICATIONS%2FRECHERCHE%2FScientifiques%2FFocales%2F14-Focales.pdf&amp;amp;ei=PUb5UNW8OI6JhQe9q4GwBA&amp;amp;usg=AFQjCNF200Ob2Tm0PegnbeWXw8u88QR1Yg&amp;amp;sig2=Lk5hAsyC6Bqli0mYzdaITQ&amp;amp;bvm=bv.41248874,d.ZG4&amp;amp;cad=rja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806888v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00566935" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coiffard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Carrilho" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971193v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salani&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223356v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue D Carrilho" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898225v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02513101v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niguel Asquith" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine-de Blas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lamour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748634v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190979v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018715v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790998v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947421v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974425v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791612v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947420v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429099v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123355v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594670v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564577v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557004v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557171v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801901v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199075v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Burger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195261v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595285v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosnoblet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591003v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590842v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00201964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>