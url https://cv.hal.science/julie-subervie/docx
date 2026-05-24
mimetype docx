--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -310,51 +310,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stibniati Atmadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 62 (1), pp.146-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00220388.2025.2515878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -7621,64 +7621,60 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lepercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791612v1</w:t>
+                <w:t xml:space="preserve">hal-01947420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we nudge farmers into saving water? Evidence from a randomized experiment</w:t>
               </w:r>
@@ -7739,60 +7735,64 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lepercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947420v1</w:t>
+                <w:t xml:space="preserve">hal-02791612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking risk aversion, time preference and fertilizer use in Burkina Faso</w:t>
               </w:r>
@@ -8648,1412 +8648,1618 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00557171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (13)</w:t>
+        <w:t xml:space="preserve">Rapport (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t>
+                <w:t xml:space="preserve">DEPHY Ferme : consolider un dispositif éprouvé et renforcer son ancrage territorial pour maximiser son impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Caquet</w:t>
+                <w:t xml:space="preserve">Ambre Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Charru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Deconchat</w:t>
+                <w:t xml:space="preserve">Margot Bonnevie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cassadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2020</w:t>
+              <w:t xml:space="preserve">INRAE; OFB; Anses. 2026, https://agriculture.gouv.fr/le-comite-scientifique-et-technique-de-la-strategie-ecophyto-2030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224593v1</w:t>
+                <w:t xml:space="preserve">hal-05601270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement et usage des pesticides : pour des contrats environnementaux innovants (Coud'pouce), rapport final, programme Pesticides, APR 2011</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] 2015</w:t>
+                <w:t xml:space="preserve">Rapport d’Évaluation du dispositif des « groupes 30 000 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Cst Ecophyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Bonnevie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; OFB; ANSES. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02801901v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do agri-environmental schemes help reduce herbicide use? Evidence from a natural experiment in France</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[University works] auto-saisine. 2015, 26 p</w:t>
+                <w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01199075v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact assessment of the FaRMAf project in Burkina Faso: a tentative framework : working paper farm risk management for Africa project (farmaf)</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2012, pp.6</w:t>
+                <w:t xml:space="preserve">Comportement et usage des pesticides : pour des contrats environnementaux innovants (Coud'pouce), rapport final, programme Pesticides, APR 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00845716v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des effets propres des mesures agroenvironnementales du plan de développement rural national 2000-2006 sur les pratiques des agriculteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
+                <w:t xml:space="preserve">Do agri-environmental schemes help reduce herbicide use? Evidence from a natural experiment in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Alimentation, de l'Agriculture et de la Pêche. 2009, 222 p</w:t>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2015, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01195261v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des effets propres des mesures agroenvironnementales du plan de développement rural national 2000-2006 sur les pratiques des agriculteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
+                <w:t xml:space="preserve">Impact assessment of the FaRMAf project in Burkina Faso: a tentative framework : working paper farm risk management for Africa project (farmaf)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Le Cotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.248</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02595285v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation des effets propres des mesures agroenvironnementales du plan de développement rural national 2000-2006 sur les pratiques des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.108</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Alimentation, de l'Agriculture et de la Pêche. 2009, 222 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02590717v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 1</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation des effets propres des mesures agroenvironnementales du plan de développement rural national 2000-2006 sur les pratiques des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.84</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02590713v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Tâche 3 Proposition d'une méthode d'estimation des effets propres des Mesures agro-environnementales et de l'ICHN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.66</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591003v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport final de synthèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.173</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590711v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Annexes au rapport de la tâche 2 Expertise des méthodes utilisées pour évaluer l'impact des dispositifs de soutien publics à l'agro-environnement (MAE et PHAE) et aux zones défavorisées (ICHN) à partir de 20 références nationales ou européennes (partie 2)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Tâche 3 Proposition d'une méthode d'estimation des effets propres des Mesures agro-environnementales et de l'ICHN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.112</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590766v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : tache 1 Annexe des fiches détaillées des indicateurs calculables du cadre commun (rapport annexe tache 1)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rosnoblet</w:t>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport final de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.74</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590842v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Annexes au rapport de la tâche 2 Expertise des méthodes utilisées pour évaluer l'impact des dispositifs de soutien publics à l'agro-environnement (MAE et PHAE) et aux zones défavorisées (ICHN) à partir de 20 références nationales ou européennes (partie 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : tache 1 Annexe des fiches détaillées des indicateurs calculables du cadre commun (rapport annexe tache 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : tâche 2 Expertise des méthodes utilisées pour évaluer l'impact des dispositifs de soutien publics à l'agro-environnement (MAE et PHAE) et aux zones défavorisées(ICHN) à partir de 20 références</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10063,114 +10269,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission de l'instabilité des prix agricoles internationaux et ses conséquences dans les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Auvergne - Clermont-Ferrand I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00201964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10317,51 +10523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386837v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Deperrois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qtvgsgkqa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136308v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Demarchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Carrilho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stibniati Atmadja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2515878" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pfefer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04900081v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chab&#233;-Ferret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Salani&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037153v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102653" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04094513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Porgo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/37142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04094506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/37141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2022.106092" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palha Leite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2021.102459" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Paul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guind&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107213" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Authelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyfroidt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Asquith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine-De-Blas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2021.105487" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Edilson Presoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta de Castro Souza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sylvia Macchione Saes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JADEE-04-2019-0051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lepercq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Simonet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cromberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Duchelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbz022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Macours" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbz021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre d'H&#244;tel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aaz009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.03.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01662664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2017.1344645" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513844297194836E12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Souza Rodrigues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur van Benthem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau051" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galtier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Egg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0716" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagneron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0715" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651987v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2013.05.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHQGCL43-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.09.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GMZXH67-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645583v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.06.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK92PBTX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Korachais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.231.0009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2007.00136.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/105FC1A3AAD00943809EE47382CF23935000382A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266105v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Duchelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B. Bos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190286v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.fr/url?sa=t&amp;amp;rct=j&amp;amp;q=&amp;amp;esrc=s&amp;amp;source=web&amp;amp;cd=1&amp;amp;ved=0CEoQFjAA&amp;amp;url=http%3A%2F%2Fwww.afd.fr%2Fwebdav%2Fsite%2Fafd%2Fshared%2FPUBLICATIONS%2FRECHERCHE%2FScientifiques%2FFocales%2F14-Focales.pdf&amp;amp;ei=PUb5UNW8OI6JhQe9q4GwBA&amp;amp;usg=AFQjCNF200Ob2Tm0PegnbeWXw8u88QR1Yg&amp;amp;sig2=Lk5hAsyC6Bqli0mYzdaITQ&amp;amp;bvm=bv.41248874,d.ZG4&amp;amp;cad=rja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806888v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00566935" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coiffard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Carrilho" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971193v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salani&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223356v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue D Carrilho" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898225v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02513101v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niguel Asquith" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine-de Blas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lamour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748634v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190979v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018715v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790998v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947421v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974425v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791612v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947420v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429099v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123355v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594670v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564577v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557004v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557171v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801901v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199075v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Burger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195261v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595285v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosnoblet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591003v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590842v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00201964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386837v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Deperrois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qtvgsgkqa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136308v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Demarchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Carrilho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stibniati Atmadja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2515878" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pfefer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04900081v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chab&#233;-Ferret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Salani&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037153v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102653" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04094513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Porgo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/37142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04094506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/37141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2022.106092" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palha Leite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2021.102459" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Paul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guind&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107213" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Authelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyfroidt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Asquith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine-De-Blas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2021.105487" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Edilson Presoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta de Castro Souza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sylvia Macchione Saes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JADEE-04-2019-0051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lepercq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Simonet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cromberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Duchelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbz022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Macours" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbz021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre d'H&#244;tel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aaz009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.03.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01662664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2017.1344645" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513844297194836E12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Souza Rodrigues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur van Benthem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau051" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galtier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Egg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0716" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagneron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0715" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651987v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2013.05.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHQGCL43-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.09.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GMZXH67-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645583v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.06.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK92PBTX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Korachais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.231.0009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2007.00136.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/105FC1A3AAD00943809EE47382CF23935000382A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266105v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Duchelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B. Bos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190286v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.fr/url?sa=t&amp;amp;rct=j&amp;amp;q=&amp;amp;esrc=s&amp;amp;source=web&amp;amp;cd=1&amp;amp;ved=0CEoQFjAA&amp;amp;url=http%3A%2F%2Fwww.afd.fr%2Fwebdav%2Fsite%2Fafd%2Fshared%2FPUBLICATIONS%2FRECHERCHE%2FScientifiques%2FFocales%2F14-Focales.pdf&amp;amp;ei=PUb5UNW8OI6JhQe9q4GwBA&amp;amp;usg=AFQjCNF200Ob2Tm0PegnbeWXw8u88QR1Yg&amp;amp;sig2=Lk5hAsyC6Bqli0mYzdaITQ&amp;amp;bvm=bv.41248874,d.ZG4&amp;amp;cad=rja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806888v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00566935" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coiffard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Carrilho" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971193v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salani&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223356v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue D Carrilho" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898225v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02513101v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niguel Asquith" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine-de Blas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lamour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748634v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190979v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018715v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790998v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947421v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974425v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947420v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791612v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429099v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123355v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594670v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564577v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557004v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557171v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601270v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Destandau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonnevie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05610637v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cst Ecophyto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801901v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199075v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845716v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Burger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195261v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595285v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590713v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosnoblet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591003v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590711v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590842v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00201964v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>