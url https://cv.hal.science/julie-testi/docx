--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Julie Testi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chercheuse post-doctorante au sein de la Chaire PROSON (PROblèmes SOciaux, politiques publiques et Nouvelles ressources éducatives), École, Mutations, Apprentissages (EMA- CY Cergy Paris Université)</w:t>
+        <w:t xml:space="preserve">Enseignante-chercheuse contractuelle, École, Mutations, Apprentissages (EMA- CY Cergy Paris Université)Chercheuse associée à l'ISP (Université Paris Nanterre)Trésorière du GERME (Groupe d'Étude et de Recherche sur les Mouvements Étudiants)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -827,165 +827,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives d’en bas, d’en haut et entresols estudiantins : le 12e congrès de l’UN à Clermont-Ferrand (mai 1923)</w:t>
+                <w:t xml:space="preserve">Le statut d’élu·e étudiant·e : entre reconnaissance du travail syndical et imposition d’une « bonne représentation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du GERME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34</w:t>
+              <w:t xml:space="preserve">, 2022, 34, pp.63-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987930v1</w:t>
+                <w:t xml:space="preserve">hal-03987978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut d’élu·e étudiant·e : entre reconnaissance du travail syndical et imposition d’une « bonne représentation »</w:t>
+                <w:t xml:space="preserve">Archives d’en bas, d’en haut et entresols estudiantins : le 12e congrès de l’UN à Clermont-Ferrand (mai 1923)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du GERME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34, pp.63-70</w:t>
+              <w:t xml:space="preserve">, 2022, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987978v1</w:t>
+                <w:t xml:space="preserve">hal-03987930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Dubois, Organiser les étudiants. Socio-histoire d’un groupe social (Allemagne et France, 1880-1914)</w:t>
               </w:r>
@@ -1135,154 +1135,227 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03463430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre encouragement, obligation et accès à l’enseignement supérieur. État des lieux européens des politiques d’engagement des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Testi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Louvain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les engagements des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782390616078</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les voies multiples de la représentation en situation de délégation ratée : agir au nom des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alice Mazeaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de la représentation politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.213-228, 2014, Res Publica, 978-2-7535-3521-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01089173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1292,91 +1365,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a 80 ans, la rafle du 25 novembre 1943 à l’université de Strasbourg à Clermont-Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1386,100 +1459,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance pédagogique des engagements bénévoles et militants : étude d’une politique universitaire qui fait long feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université de Nanterre - Paris X, 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021PA100017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03289380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1489,1488 +1562,1567 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La généralisation des éco-délégués dans les établissements scolaires : engager les établissements et les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Socialisation à l’écologie des jeunes. Politiques, dispositifs et pratiques de formation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CURAPP, Jun 2025, Amiens ( Université Picardie Jules Vernes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la généralisation des éco-délégués dans les établissements scolaires : le travail associatif entre éducation populaire et enjeux curriculaires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des mastodontes associatifs aux start-ups éducatives : enrôlement partenarial et recompositions de la place des acteurs associatifs au sein des Cités Éducatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355172v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mastodontes associatifs aux start-ups éducatives : enrôlement partenarial et recompositions de la place des acteurs associatifs au sein des Cités Éducatives.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner la généralisation des éco-délégués dans les établissements scolaires : le travail associatif entre éducation populaire et enjeux curriculaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355180v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire l’encadrement éducatif des publics : catégorisations, enrôlements et investissements associatifs différenciés. Enquête dans les 6 Cités Éducatives du 95</w:t>
+                <w:t xml:space="preserve">Construire « par le bas » une politique éducative territorialisée, Encadrement et usages différenciés de l’injonction partenariale dans les Cités éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Juan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Le gouvernement associatif des publics vulnérables »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faure Lucas; Parizet Raphaëlle, Mar 2024, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Grenoble - Sciences Po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798565v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire « par le bas » une politique éducative territorialisée, Encadrement et usages différenciés de l’injonction partenariale dans les Cités éducatives</w:t>
+                <w:t xml:space="preserve">Entre encouragement, obligation et accès à l’enseignement supérieur : état des lieux européen des politiques d’engagement des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïté Juan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Grenoble - Sciences Po, France</w:t>
+              <w:t xml:space="preserve">11es Rencontres Jeunes &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLouvain, Jan 2024, Louvains-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798531v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre encouragement, obligation et accès à l’enseignement supérieur : état des lieux européen des politiques d’engagement des élèves</w:t>
+                <w:t xml:space="preserve">Co-construire l’encadrement éducatif des publics : catégorisations, enrôlements et investissements associatifs différenciés. Enquête dans les 6 Cités Éducatives du 95</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Juan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11es Rencontres Jeunes &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCLouvain, Jan 2024, Louvains-La-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Le gouvernement associatif des publics vulnérables »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faure Lucas; Parizet Raphaëlle, Mar 2024, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432334v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie étudiante, une affaire d’étudiant·e·s ? Évolution des configurations universitaires et reconfiguration des répertoires d’action contestataires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Genelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Grenoble - Sciences Po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d’objet -frontière : un cadre d’analyse permettant de saisir l’action publique en train de se faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Objets frontières et transformations en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPEC, Jun 2024, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encourager et reconnaître les engagements des jeunes en Europe : entre incitations européennes, politiques nationales et dispositifs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interuniversitaire sur la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ÉNAP, Jun 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire entrer l’engagement dans la classe, vers une scolarisation du bénévolat des jeunes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inter-Congrès Aref 2023 "Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches Éducation et Formation (Cref); Association des enseignant·es et chercheur·es en sciences de l’éducation (AECSE), Nov 2023, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager et être citoyen-ne dans et hors la classe. Liens entre éducation formelle et non-formelle dans l’apprentissage de la citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT 4 Éducation et Formation; AFS, Jul 2023, Université Lyon 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la valorisation des compétences non formelles à l’entrée de nouveaux acteurs dans le champ de la formation : Étude de cas de la reconnaissance du bénévolat étudiant par une association de soutien à la scolarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Céreq des Jeunes Chercheurs &amp; Chercheuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CÉREQ, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’employeur·se s’oppose à l’enquête : contraintes, limites et rebellions dans la recherche en contrat CIFRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude “La recherche sous contrainte”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHES, Apr 2022, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does the study of the implementation of a small pedagogical policy tell us about the power relationships within universities? The example of the pedagogical recognition of student volunteers commitments in French universities</w:t>
+                <w:t xml:space="preserve">Quelle place pour les acteurs non scientifiques dans la transformation du rôle des universités ? L’exemple d’une association comme prestataire des politiques universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International EUREDOCS Conference "Higher education institutions coping with internal and external challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUREDOCS, Sep 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque “Proximités et territoires aux défis du management public”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Recherche en Management Public, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375405v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les acteurs non scientifiques dans la transformation du rôle des universités ? L’exemple d’une association comme prestataire des politiques universitaires</w:t>
+                <w:t xml:space="preserve">What does the study of the implementation of a small pedagogical policy tell us about the power relationships within universities? The example of the pedagogical recognition of student volunteers commitments in French universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “Proximités et territoires aux défis du management public”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Recherche en Management Public, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12th International EUREDOCS Conference "Higher education institutions coping with internal and external challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUREDOCS, Sep 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375430v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Responsabilité Sociale des Établissements d’enseignement supérieur : vers une transformation du rôle des universités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Responsabilité et rôle de l’Université dans un monde en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance pédagogique des engagements bénévoles des étudiant·e·s : entre individualisation et professionnalisation des formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT46 Formation, certification, qualification, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance institutionnelle des engagements des élèves du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INJEP. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance institutionnelle des engagements des élèves du secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Testi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INJEP. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse des actions financées dans le cadre des Cités éducatives du Val d’Oise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Menestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Testi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+                <w:t xml:space="preserve">Valérie Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMA EA 4507 - CYU. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3038,51 +3190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CACD1C71"/>
+    <w:nsid w:val="19DF5AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3186,51 +3338,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2561B310"/>
+    <w:nsid w:val="C25ABB06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3334,51 +3486,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C7CA6DAD"/>
+    <w:nsid w:val="B930088D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3482,51 +3634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19552994"/>
+    <w:nsid w:val="BA085DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3722,51 +3874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-testi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1474-7197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160169399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313544292" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355167v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Testi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14898" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.095.0126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53525" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VQ7JQ96Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1764" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Mazier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03289380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Genelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Menestret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-testi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1474-7197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160169399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313544292" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355167v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Testi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14898" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.095.0126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987930v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53525" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VQ7JQ96Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1764" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Mazier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03289380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Genelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Menestret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>