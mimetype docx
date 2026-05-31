--- v1 (2026-04-30)
+++ v2 (2026-05-31)
@@ -827,165 +827,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut d’élu·e étudiant·e : entre reconnaissance du travail syndical et imposition d’une « bonne représentation »</w:t>
+                <w:t xml:space="preserve">Archives d’en bas, d’en haut et entresols estudiantins : le 12e congrès de l’UN à Clermont-Ferrand (mai 1923)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du GERME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34, pp.63-70</w:t>
+              <w:t xml:space="preserve">, 2022, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987978v1</w:t>
+                <w:t xml:space="preserve">hal-03987930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives d’en bas, d’en haut et entresols estudiantins : le 12e congrès de l’UN à Clermont-Ferrand (mai 1923)</w:t>
+                <w:t xml:space="preserve">Le statut d’élu·e étudiant·e : entre reconnaissance du travail syndical et imposition d’une « bonne représentation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Testi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du GERME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34</w:t>
+              <w:t xml:space="preserve">, 2022, 34, pp.63-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987930v1</w:t>
+                <w:t xml:space="preserve">hal-03987978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Dubois, Organiser les étudiants. Socio-histoire d’un groupe social (Allemagne et France, 1880-1914)</w:t>
               </w:r>
@@ -3190,51 +3190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19DF5AAA"/>
+    <w:nsid w:val="A4134625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3338,51 +3338,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C25ABB06"/>
+    <w:nsid w:val="FAC9AB83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3486,51 +3486,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B930088D"/>
+    <w:nsid w:val="7FBE3361"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3634,51 +3634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BA085DCA"/>
+    <w:nsid w:val="0D1D8AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3874,51 +3874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-testi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1474-7197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160169399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313544292" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355167v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Testi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14898" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.095.0126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987930v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53525" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VQ7JQ96Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1764" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Mazier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03289380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Genelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Menestret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-testi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1474-7197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160169399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313544292" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355167v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Testi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14898" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.095.0126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53525" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VQ7JQ96Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1764" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Mazier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03289380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Genelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Menestret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>