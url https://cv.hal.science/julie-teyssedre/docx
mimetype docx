--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -81,77 +81,674 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sobriété énergétique saisie par le droit de l'Union européenne : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gazagne-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8-9, pp.dossier 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strictly regulated retention and access regimes for metadata: Commissioner of An Garda Síochána</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Common Market Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (2), pp.569-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de la légalité des mesures de rétention et l'enrichissement de la doctrine du relevé d'office de la violation du droit de l'Union. CJUE (gde ch.), 8 nov. 2022, Staatssecretaris van Justitie en Veiligheid, aff. jtes C-704/20 et C-39/21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022/4, pp.799-806</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des relations de la Cour justice et des juges nationaux à l’aune de la crise de l’État de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l'Union européenne de la protection des données dans le prétoire du Conseil d'État : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03388293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la doctrine des rapports de systèmes du Conseil d'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 653, pp.620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03470982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l'Union européenne et la liberté de communication des professionnels de santé : quelles évolutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des juristes de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03379784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La judiciarisation du contrôle du respect de l'État de droit : la Cour de justice au chevet des juges nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, p. 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03376616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sobriété énergétique saisie par le droit de l’Union : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gazagne-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -167,654 +764,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la sobriété énergétique dans le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche juridique Pothier (CRJP), Université d'Orléans; Laboratoire d'économie d'Orléans (LEO), Université d'Orléans, Jun 2023, Orléans (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278710v1</w:t>
-              </w:r>
-[...595 lines deleted...]
-                <w:t xml:space="preserve">halshs-03376616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -972,169 +972,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03379842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données de géolocalisation au soutien de la lutte contre la pandémie de Covid-19. Une atteinte à la garantie des droits et libertés des citoyens européens ?</w:t>
+                <w:t xml:space="preserve">La reconnaissance mutuelle des prescriptions électroniques : l'e-santé au soutien d'une amélioration des soins de santé transfrontaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. De Grove-Valdeyron. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin DESAPS, édition spéciale #1 Covid-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Innovation et analyse des risques dans le domaine de la santé et des produits de santé dans l'Union européenne. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers Jean Monnet, Presses de l'Université Toulouse 1 Capitole, p. 59, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03403385v1</w:t>
+                <w:t xml:space="preserve">halshs-03379811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance mutuelle des prescriptions électroniques : l'e-santé au soutien d'une amélioration des soins de santé transfrontaliers</w:t>
+                <w:t xml:space="preserve">Les données de géolocalisation au soutien de la lutte contre la pandémie de Covid-19. Une atteinte à la garantie des droits et libertés des citoyens européens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et analyse des risques dans le domaine de la santé et des produits de santé dans l'Union européenne. Regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cahiers Jean Monnet, Presses de l'Université Toulouse 1 Capitole, p. 59, 2020</w:t>
+              <w:t xml:space="preserve">Bulletin DESAPS, édition spéciale #1 Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03379811v1</w:t>
+                <w:t xml:space="preserve">halshs-03403385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le respect de l'identité nationale : outil de préservation d'une diversité intrinsèque à l'Union</w:t>
               </w:r>
@@ -1358,51 +1358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04278710v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gazagne-Jammes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Teyssedre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227078v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167062v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388293v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03398804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227078v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gazagne-Jammes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Teyssedre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167062v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04278710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03398804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>