--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -3273,355 +3273,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance et proximité corporelles dans les soins aux personnes vieillissantes par les enfants et les conjoint.es - Distância Corporal e Proximidade no Atendimento a Pessoas Idosas por Crianças e Cônjuges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intimité négociée de jeunes filles en institution médico-éducative : logiques d’accompagnement éducatif et adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Anthouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Boukabza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colóquio Internacional Franco-Brasileiro Corpo E Cultura De Movimento “Imagem Corporal, Percepção De Si E Do Outro"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad federale de Rio Do Norte, Nov 2018, Natal, Brazil</w:t>
+              <w:t xml:space="preserve">Les destinataires du travail social : résistances, adhésions et tactiques face aux normes de genre. 2e colloque international francophone de recherche féministe sur le travail social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute école de travail social et de la santé, EESP, Jul 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004426v1</w:t>
+                <w:t xml:space="preserve">hal-02004409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intimité négociée de jeunes filles en institution médico-éducative : logiques d’accompagnement éducatif et adaptations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distance et proximité corporelles dans les soins aux personnes vieillissantes par les enfants et les conjoint.es - Distância Corporal e Proximidade no Atendimento a Pessoas Idosas por Crianças e Cônjuges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maks Banens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boukabza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les destinataires du travail social : résistances, adhésions et tactiques face aux normes de genre. 2e colloque international francophone de recherche féministe sur le travail social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haute école de travail social et de la santé, EESP, Jul 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colóquio Internacional Franco-Brasileiro Corpo E Cultura De Movimento “Imagem Corporal, Percepção De Si E Do Outro"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad federale de Rio Do Norte, Nov 2018, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004409v1</w:t>
+                <w:t xml:space="preserve">hal-02004426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, masculinités et contrôle par les pair.e.s : les adolescent.e.s engagé.e.s dans une filière scolaire industrielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intimité négociée de jeunes filles en institution médico-éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Anthouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeunes et Sociétés en Europe et autour de la méditerranée : 8eme édition - Genre et jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ENS Lyon - RJS, Oct 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">, ENS Lyon, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004335v1</w:t>
+                <w:t xml:space="preserve">hal-02004395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intimité négociée de jeunes filles en institution médico-éducative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genre, masculinités et contrôle par les pair.e.s : les adolescent.e.s engagé.e.s dans une filière scolaire industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeunes et Sociétés en Europe et autour de la méditerranée : 8eme édition - Genre et jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ENS Lyon, Oct 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">, ENS Lyon - RJS, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004395v1</w:t>
+                <w:t xml:space="preserve">hal-02004335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et masculinités dans les filières scolaires industrielles</w:t>
               </w:r>
@@ -4254,234 +4254,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01736180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’homophobie en France dans le sport, quelques résultats d’enquête</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Héas</w:t>
+                <w:t xml:space="preserve">Des pratiques sportives des personnes handicapées en France, spécificités des pratiques et des pratiquants Handisport en 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kérichard Maude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mandjou Héas</w:t>
+                <w:t xml:space="preserve">Michaël Segon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Marcellini; Gaël Villoing. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport annuel sur l’homophobie 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOS Homophobie, 2014</w:t>
+              <w:t xml:space="preserve">Corps, Sport, Handicaps. Tome 2: Le mouvement handisport au XXIe siècle. Lectures sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Téraèdre, 2014, 978-2-36085-056-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961837v1</w:t>
+                <w:t xml:space="preserve">hal-02004297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques sportives des personnes handicapées en France, spécificités des pratiques et des pratiquants Handisport en 2000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+                <w:t xml:space="preserve">L’homophobie en France dans le sport, quelques résultats d’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kérichard Maude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Segon</w:t>
+                <w:t xml:space="preserve">Mandjou Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps, Sport, Handicaps. Tome 2: Le mouvement handisport au XXIe siècle. Lectures sociologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Téraèdre, 2014, 978-2-36085-056-3</w:t>
+              <w:t xml:space="preserve">Rapport annuel sur l’homophobie 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOS Homophobie, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004297v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’obésité comme “maladie chronique”, ou la gestion biopolitique des avatars du gouvernement de soi</w:t>
               </w:r>
@@ -5502,51 +5502,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01915100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poids et Effets du genre dans l'aide aux seniors. Note méthodologique</w:t>
+                <w:t xml:space="preserve">Poids et Effets du genre dans l'aide aux seniors. Rapport intermédiaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maks Banens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barth</w:t>
@@ -5600,75 +5600,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DREES-Mire. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056597v1</w:t>
+                <w:t xml:space="preserve">hal-02056589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poids et Effets du genre dans l'aide aux seniors. Rapport intermédiaire.</w:t>
+                <w:t xml:space="preserve">Poids et Effets du genre dans l'aide aux seniors. Note méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maks Banens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barth</w:t>
@@ -5722,51 +5722,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DREES-Mire. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056589v1</w:t>
+                <w:t xml:space="preserve">hal-02056597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5842,51 +5842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A29FD764"/>
+    <w:nsid w:val="BC561C5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6073,51 +6073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1718-4144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15058086X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Xavier Da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Aldo de Lima Neto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15628/holos.2025.19106" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303377v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lauzanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didierjean Romaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;liu Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09589236.2025.2560389" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Aldo De Lima Neto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35819/zckwsn12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Tchirkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34297/AJBSR.2023.19.002551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19180/1809-2667.v24n22022p634-658" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Xavier da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kamily De Souza Sampaio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37618/paradigma.1011-2251.2022.p648-667.id1287" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990475v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon Barbotin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.090.0115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15628/rbept.2022.13907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Anthouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7104" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.161.0055" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morais de Medeiro Neta Olivia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/hr.v25i2.64183" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boukabza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.191.0115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Barros de Fran&#231;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval-Marin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363459317693406" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wallach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffi&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086470ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013081" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C43C8804EE628C4B3090C7FC4A1437CB683593F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2014.936162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.090.0053" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454633" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004395v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Charbonneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058314v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teraedre.fr/product.php?id_product=212" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736180v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paoli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;richard Maude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandjou H&#233;as" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004314v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3294" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694782v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Henry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mondon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feliu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guerandel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mardon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pi&#233;tropaoli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljoscha Massein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;as Stephane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056589v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1718-4144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15058086X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Xavier Da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Aldo de Lima Neto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15628/holos.2025.19106" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303377v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lauzanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didierjean Romaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;liu Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09589236.2025.2560389" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Aldo De Lima Neto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35819/zckwsn12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Tchirkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34297/AJBSR.2023.19.002551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19180/1809-2667.v24n22022p634-658" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Xavier da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kamily De Souza Sampaio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37618/paradigma.1011-2251.2022.p648-667.id1287" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990475v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon Barbotin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.090.0115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15628/rbept.2022.13907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Anthouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7104" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.161.0055" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morais de Medeiro Neta Olivia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/hr.v25i2.64183" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boukabza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.191.0115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Barros de Fran&#231;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval-Marin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363459317693406" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wallach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffi&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086470ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013081" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C43C8804EE628C4B3090C7FC4A1437CB683593F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2014.936162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.090.0053" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454633" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Charbonneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058314v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teraedre.fr/product.php?id_product=212" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736180v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paoli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;richard Maude" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandjou H&#233;as" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004314v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3294" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694782v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Henry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mondon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feliu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guerandel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mardon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pi&#233;tropaoli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljoscha Massein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;as Stephane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>