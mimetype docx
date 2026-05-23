--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -167,51 +167,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-responsable du programme PrescAPP (financements MSH-LSE, Fondation UJM, IRESP).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chercheureuses impliqué·es dans le collectif PrescAPP</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Flavien Bouttet, Camille Couvry, Romaine Didierjean, François Feliu, Stephane Héas, Florian Hot, Marie-Amélie Lauzanne, Eline Le Gall,  Mélanie Lepori Loehr, Coralie Lessard, Alix Rémy, Laura Schuft, Vitaly Tchirkov, Julie Thomas</w:t>
+        <w:t xml:space="preserve">Flavien Bouttet, Romaine Didierjean, François Feliu, Stephane Héas, Florian Hot, Marie-Amélie Lauzanne, Eline Le Gall,  Mélanie Lepori Loehr, Coralie Lessard, Alix Rémy, Laura Schuft, Vitaly Tchirkov, Julie Thomas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">avec la participation dans le recueil de données et des réunions de</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> :Ophélie Bannerot, Jessica Guyot, Muriel Pommier</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thésard·es en MG</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -233,51 +233,51 @@
       <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Avec les expertises régulières de</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> :Géraldine Bloy, David Hupin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">et avec la participation ponctuelle de</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> :Nathalie Barth, Bienvenu Bongue, Camille Boubal,Geoffroy Carpier, Laurent Gaissad, Pia-Caroline Henaff-Pineau, Frederic Illivi, Yannick Le Hénaff, Nathalie Le Roux, Blandine Lefebvre,  Lara Mahi, Etienne Nouguez, Clément Perrier, Karine Pietropaoli</w:t>
+        <w:t xml:space="preserve"> :Nathalie Barth, Bienvenu Bongue, Camille Boubal, Geoffroy Carpier, Camille Couvry, Laurent Gaissad, Pia-Caroline Henaff-Pineau, Frederic Illivi, Yannick Le Hénaff, Nathalie Le Roux, Blandine Lefebvre,  Lara Mahi, Etienne Nouguez, Clément Perrier, Karine Pietropaoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilités scientifiques</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsables de la recherche PrescAP financements MSH et Fondation UJM : Julie Thomas et Flavien BouttetResponsables du programme PrescAPP financement IRESP : Julie Thomas, Flavien Bouttet, Romaine DidierjeanResponsable de la recherche OrgAP (financement Sciences Po/LIEPP) : Flavien Bouttet et Etienne NouguezResponsable de la recherche Elan UJM (financement UJM) : Camille CouvryResponsables de la recherche P-Pluriver (financement MSA) : Flavien Bouttet et Julie ThomasStructures partenaires du projet:CDOS Loire-Sport Santé 42 ; Association DALHIR ; MSS Bellevue Nantes; le LabSport de Saint-Nazaire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -529,51 +529,51 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féliu François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gender Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09589236.2025.2560389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3027,204 +3027,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Se faire) bénéficier d’une prescription d’AP. Inégalités sociales et parcours d’APA sur prescription</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionner l’appropriation (genrée et classée) d’un dispositif “faible” : l’activité physique adaptée sur prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Lauzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Prescapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Journées d'études francophones en Activité physique adaptée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JEFAPA; Nantes Université, Mar 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Santé et Politiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Triangle; Gwenola Le Naour; Christine Dourlens; Jérôme Michalon, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220448v1</w:t>
+                <w:t xml:space="preserve">hal-04218118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner l’appropriation (genrée et classée) d’un dispositif “faible” : l’activité physique adaptée sur prescription</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Se faire) bénéficier d’une prescription d’AP. Inégalités sociales et parcours d’APA sur prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Prescapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Santé et Politiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Triangle; Gwenola Le Naour; Christine Dourlens; Jérôme Michalon, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXIe Journées d'études francophones en Activité physique adaptée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JEFAPA; Nantes Université, Mar 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218118v1</w:t>
+                <w:t xml:space="preserve">hal-04220448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer des corps &amp;quot;déviants&amp;quot; avec les lunettes des rapports sociaux. Itinéraire d'un terrain en lycée professionnel industriel</w:t>
               </w:r>
@@ -4254,234 +4254,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01736180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques sportives des personnes handicapées en France, spécificités des pratiques et des pratiquants Handisport en 2000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+                <w:t xml:space="preserve">L’homophobie en France dans le sport, quelques résultats d’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Segon</w:t>
+                <w:t xml:space="preserve">Kérichard Maude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandjou Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps, Sport, Handicaps. Tome 2: Le mouvement handisport au XXIe siècle. Lectures sociologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Téraèdre, 2014, 978-2-36085-056-3</w:t>
+              <w:t xml:space="preserve">Rapport annuel sur l’homophobie 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOS Homophobie, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004297v1</w:t>
+                <w:t xml:space="preserve">hal-01961837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’homophobie en France dans le sport, quelques résultats d’enquête</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kérichard Maude</w:t>
+                <w:t xml:space="preserve">Des pratiques sportives des personnes handicapées en France, spécificités des pratiques et des pratiquants Handisport en 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandjou Héas</w:t>
+                <w:t xml:space="preserve">Michaël Segon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Marcellini; Gaël Villoing. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport annuel sur l’homophobie 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOS Homophobie, 2014</w:t>
+              <w:t xml:space="preserve">Corps, Sport, Handicaps. Tome 2: Le mouvement handisport au XXIe siècle. Lectures sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Téraèdre, 2014, 978-2-36085-056-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961837v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’obésité comme “maladie chronique”, ou la gestion biopolitique des avatars du gouvernement de soi</w:t>
               </w:r>
@@ -5842,51 +5842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC561C5E"/>
+    <w:nsid w:val="BA0B09FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6073,51 +6073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1718-4144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15058086X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Xavier Da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Aldo de Lima Neto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15628/holos.2025.19106" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303377v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lauzanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didierjean Romaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;liu Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09589236.2025.2560389" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Aldo De Lima Neto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35819/zckwsn12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Tchirkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34297/AJBSR.2023.19.002551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19180/1809-2667.v24n22022p634-658" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Xavier da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kamily De Souza Sampaio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37618/paradigma.1011-2251.2022.p648-667.id1287" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990475v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon Barbotin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.090.0115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15628/rbept.2022.13907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Anthouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7104" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.161.0055" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morais de Medeiro Neta Olivia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/hr.v25i2.64183" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boukabza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.191.0115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Barros de Fran&#231;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval-Marin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363459317693406" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wallach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffi&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086470ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013081" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C43C8804EE628C4B3090C7FC4A1437CB683593F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2014.936162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.090.0053" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454633" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Charbonneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058314v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teraedre.fr/product.php?id_product=212" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736180v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paoli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;richard Maude" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandjou H&#233;as" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004314v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3294" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694782v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Henry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mondon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feliu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guerandel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mardon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pi&#233;tropaoli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljoscha Massein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;as Stephane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1718-4144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15058086X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Xavier Da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Aldo de Lima Neto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15628/holos.2025.19106" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303377v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lauzanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didierjean Romaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;liu Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09589236.2025.2560389" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Aldo De Lima Neto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35819/zckwsn12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Tchirkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34297/AJBSR.2023.19.002551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19180/1809-2667.v24n22022p634-658" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Xavier da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kamily De Souza Sampaio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37618/paradigma.1011-2251.2022.p648-667.id1287" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990475v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon Barbotin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.090.0115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15628/rbept.2022.13907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Anthouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7104" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.161.0055" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morais de Medeiro Neta Olivia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/hr.v25i2.64183" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boukabza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.191.0115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Barros de Fran&#231;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval-Marin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363459317693406" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wallach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffi&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086470ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013081" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C43C8804EE628C4B3090C7FC4A1437CB683593F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2014.936162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.090.0053" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454633" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Charbonneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058314v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teraedre.fr/product.php?id_product=212" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736180v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paoli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;richard Maude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandjou H&#233;as" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004314v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3294" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694782v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Henry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mondon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feliu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guerandel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mardon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pi&#233;tropaoli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljoscha Massein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;as Stephane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>