--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative multi-omics and network analyses reveal pathogenic and protective pathways in centronuclear myopathies</w:t>
+                <w:t xml:space="preserve">Transcriptomic characterization of postnatal muscle maturation in mice, with a focus on myopathy-associated genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gineste</w:t>
+                <w:t xml:space="preserve">Sarah Djeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pauline Bournon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (23), </w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.DMM052098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms262311572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dmm.052098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386294v1</w:t>
+                <w:t xml:space="preserve">hal-04939413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic characterization of postnatal muscle maturation in mice, with a focus on myopathy-associated genes</w:t>
+                <w:t xml:space="preserve">Integrative multi-omics and network analyses reveal pathogenic and protective pathways in centronuclear myopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Djeddi</w:t>
+                <w:t xml:space="preserve">Charlotte Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bournon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyn Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (2), pp.DMM052098. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dmm.052098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms262311572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939413v1</w:t>
+                <w:t xml:space="preserve">hal-05386294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StopKB: a comprehensive knowledgebase for nonsense suppression therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -790,51 +790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -996,1472 +996,1472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics comparisons of different forms of centronuclear myopathies and the effects of several therapeutic strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Reiss</w:t>
+                <w:t xml:space="preserve">Spliceator: multi-species splice site prediction using convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scalzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Menuet</w:t>
+                <w:t xml:space="preserve">Romain Orhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Freismuth</w:t>
+                <w:t xml:space="preserve">Thomas Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana de Carvalho Neves</w:t>
+                <w:t xml:space="preserve">Luc Moulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2021.04.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-021-04471-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245652v1</w:t>
+                <w:t xml:space="preserve">hal-03464474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative approach to interpret DYRK1A variants, leading to a frequent neurodevelopmental disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-omics comparisons of different forms of centronuclear myopathies and the effects of several therapeutic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Courraud</w:t>
+                <w:t xml:space="preserve">Alexia Menuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chater-Diehl</w:t>
+                <w:t xml:space="preserve">Sébastien Freismuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria del Mar Muñiz Moreno</w:t>
+                <w:t xml:space="preserve">Juliana de Carvalho Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-021-01263-1⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2021.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269307v1</w:t>
+                <w:t xml:space="preserve">hal-03245652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spliceator: multi-species splice site prediction using convolutional neural networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Kress</w:t>
+                <w:t xml:space="preserve">Integrative approach to interpret DYRK1A variants, leading to a frequent neurodevelopmental disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Courraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chater-Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Orhand</w:t>
+                <w:t xml:space="preserve">Benjamin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Weber</w:t>
+                <w:t xml:space="preserve">Marie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Moulinier</w:t>
+                <w:t xml:space="preserve">Maria del Mar Muñiz Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, pp.561. </w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (11), pp.2150-2159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-021-04471-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41436-021-01263-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464474v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimality of circular codes versus the genetic code after frameshift errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BNO An ontology for understanding the transittability of complex biomolecular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Zanni-Merk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Bertrand de Beuvron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Michel</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Krichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2020.104134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Web Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3320403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464223v1</w:t>
+                <w:t xml:space="preserve">hal-03484275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISTIC: A prediction tool to reveal disease-relevant deleterious missense variants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of accessory genes in coronavirus genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236962⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12985-020-01402-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02916951v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a circular code periodicity in the bacterial ribosome: origin of codon periodicity in genes?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding the causes of errors in eukaryotic protein-coding gene prediction: a case study of primate proteomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scalzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1719311⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-020-03855-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078903v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BNO An ontology for understanding the transittability of complex biomolecular networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François de Bertrand de Beuvron</w:t>
+                <w:t xml:space="preserve">A benchmark study of ab initio gene prediction methods in diverse eukaryotic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scalzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D. Thompson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saoussen Krichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Web Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3320403⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-6707-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484275v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of accessory genes in coronavirus genomes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proteome-scale detection of differential conservation patterns at protein and sub-protein levels with BLUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Defosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ripp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12985-020-01402-1⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaa248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464220v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the causes of errors in eukaryotic protein-coding gene prediction: a case study of primate proteomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimality of circular codes versus the genetic code after frameshift errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopal Dila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Meyer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+              <w:t xml:space="preserve">BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, pp.104134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-020-03855-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2020.104134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464210v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark study of ab initio gene prediction methods in diverse eukaryotic organisms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MISTIC: A prediction tool to reveal disease-relevant deleterious missense variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Lornage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-6707-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464195v1</w:t>
+                <w:t xml:space="preserve">inserm-02916951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome-scale detection of differential conservation patterns at protein and sub-protein levels with BLUR</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a circular code periodicity in the bacterial ribosome: origin of codon periodicity in genes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Ripp</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Christian J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (4), pp.571-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaa248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1719311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243954v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrthoInspector 3.0: open portal for comparative genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Defosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2506,373 +2506,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular code motifs in the ribosome: a missing link in the evolution of translation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Evolutionary conservation and functional implications of circular code motifs in eukaryotic genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopal Dila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.072074.119⟩</w:t>
+              <w:t xml:space="preserve">BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175, pp.57-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2018.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381481v1</w:t>
+                <w:t xml:space="preserve">hal-02381474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary conservation and functional implications of circular code motifs in eukaryotic genomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Circular code motifs in the ribosome: a missing link in the evolution of translation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopal Dila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ripp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 175, pp.57-74. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (12), pp.1714-1730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2018.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.072074.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381474v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BNO: An ontology for understanding the transittability of complex biomolecular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Bertrand de Beuvron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Zanni-Merk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Bertrand de Beuvron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Web Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57, pp.100495. </w:t>
@@ -2936,51 +2936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainiero Ávila-Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Malfatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Cheraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,51 +3044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel SPEG Mutations in Congenital Myopathy without Centralized Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sabouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3217,51 +3217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (19), pp.3390-3392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3289,961 +3289,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydropyridine receptor (DHPR, CACNA1S) congenital myopathy</w:t>
+                <w:t xml:space="preserve">MyGeneFriends: A Social Network Linking Genes, Genetic Diseases, and Researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Schartner</w:t>
+                <w:t xml:space="preserve">Alexis Allot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norma Romero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pinki Munot</w:t>
+                <w:t xml:space="preserve">Laetitia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-016-1656-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (6), pp.e212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.6676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676425v1</w:t>
+                <w:t xml:space="preserve">hal-05494375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common and variable clinical, histological, and imaging findings of recessive RYR1-related centronuclear myopathy patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johann Bohm</w:t>
+                <w:t xml:space="preserve">HSPB8 haploinsufficiency causes dominant adult-onset axial and distal myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yon Andoni Echaniz-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Lornage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Lannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmd.2017.05.016⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (1), pp.163-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-017-1724-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741730v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment of Circular Code Motifs in the Genes of the Yeast Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian J Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Nguefack Ngoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (4), pp.52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/life7040052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into ciliary genes and evolution from multi-level phylogenetic profiling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Nevers</w:t>
+                <w:t xml:space="preserve">Common and variable clinical, histological, and imaging findings of recessive RYR1-related centronuclear myopathy patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osorio Abath Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane de Araujo Martins Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Malfatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Donkervoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megana Prasad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexis Allot</w:t>
+                <w:t xml:space="preserve">Johann Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msx146⟩</w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (11), pp.975-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2017.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618033v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HSPB8 haploinsufficiency causes dominant adult-onset axial and distal myopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bierry</w:t>
+                <w:t xml:space="preserve">Insights into ciliary genes and evolution from multi-level phylogenetic profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megana Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Allot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-017-1724-8⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (8), pp.2016-2034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msx146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677795v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MyGeneFriends: A Social Network Linking Genes, Genetic Diseases, and Researchers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Kress</w:t>
+                <w:t xml:space="preserve">Recessive MYPN mutations cause cap myopathy with occasional nemaline rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Lornage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Malfatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Biancalana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/jmir.6676⟩</w:t>
+              <w:t xml:space="preserve">Ann Neurol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81 (3), pp.467-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.24900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494375v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recessive MYPN mutations cause cap myopathy with occasional nemaline rods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Schneider</w:t>
+                <w:t xml:space="preserve">Dihydropyridine receptor (DHPR, CACNA1S) congenital myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Schartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Donkervoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Biancalana</w:t>
+                <w:t xml:space="preserve">Susan Treves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cuisset</w:t>
+                <w:t xml:space="preserve">Pinki Munot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ann Neurol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81 (3), pp.467-473. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133 (4), pp.517-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.24900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00401-016-1656-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680439v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEON-BIS: multiple alignment evaluation of sequence neighbours using a Bayesian inference system</w:t>
               </w:r>
@@ -4376,90 +4376,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrthoInspector 2.0: Software and database updates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Allot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (3), pp.447-448. </w:t>
@@ -4536,51 +4536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoan-Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1), pp.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4653,51 +4653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4742,468 +4742,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KD4v: comprehensible knowledge discovery system for missense variant</w:t>
+                <w:t xml:space="preserve">Controversies in modern evolutionary biology: the imperative for error detection and quality control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien-Dao Luu</w:t>
+                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alin Rusu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks474⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636871v1</w:t>
+                <w:t xml:space="preserve">inserm-00682055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSV3d: database of human MisSense variants mapped to 3D protein structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dao Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin-Mihai Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Moulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.bas018-bas018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/bas018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversies in modern evolutionary biology: the imperative for error detection and quality control.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chordate proteome history database.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dainat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-5⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.437-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4137/EBO.S9186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00682055v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary analysis of the ENTH/ANTH/VHS protein superfamily reveals a coevolution between membrane trafficking and metabolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5225,340 +5225,340 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (1), pp.297. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00742840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chordate proteome history database.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Paganini</w:t>
+                <w:t xml:space="preserve">EvoluCode: Evolutionary Barcodes as a Unifying Framework for Multilevel Evolutionary Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dainat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie D Thompson</w:t>
+                <w:t xml:space="preserve">Ngoc Hoan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8, pp.437-47. </w:t>
+              <w:t xml:space="preserve">, 2012, 8, pp.61-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4137/EBO.S9186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4137/EBO.S8814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831115v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoluCode: Evolutionary Barcodes as a Unifying Framework for Multilevel Evolutionary Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KD4v: comprehensible knowledge discovery system for missense variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Dao Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8, pp.61-77. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (W1), pp.W71-W75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4137/EBO.S8814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636866v1</w:t>
+                <w:t xml:space="preserve">hal-01636871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Benchmark Study of Multiple Sequence Alignment Methods: Current Challenges and Future Perspectives</w:t>
               </w:r>
@@ -5655,278 +5655,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying single copy orthologs in Metazoa.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OrthoInspector: comprehensive orthology analysis and visual exploration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002269⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00691543v1</w:t>
+                <w:t xml:space="preserve">inserm-00663697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrthoInspector: comprehensive orthology analysis and visual exploration.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifying single copy orthologs in Metazoa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Creevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Doerks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlev Arendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (1), pp.11. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (12), pp.e1002269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663697v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00691543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlexSys: a knowledge-based expert system for multiple sequence alignment construction and analysis</w:t>
               </w:r>
@@ -5951,51 +5951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Marchler-Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (19), pp.6338-6349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6055,51 +6055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishanpal Anamika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud R Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6189,51 +6189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Radhouene Aniba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (21), pp.7353-7363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6395,533 +6395,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial implementation of a comparative data analysis ontology.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
+                <w:t xml:space="preserve">Knowledge-based expert systems and a proof-of-concept case study for multiple sequence alignment construction and analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Radhouene Aniba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon Chisham</w:t>
+                <w:t xml:space="preserve">Sophie Siguenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Pontelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+                <w:t xml:space="preserve">Anne Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlin Stoltzfus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Plewniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbn045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00438663v1</w:t>
+                <w:t xml:space="preserve">inserm-00370108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhyloPattern: regular expressions to identify complex patterns in phylogenetic trees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (1), pp.298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-10-298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based expert systems and a proof-of-concept case study for multiple sequence alignment construction and analysis.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of eukaryotic phylogenetic profiling approaches using species tree aware methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Friedrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Plewniak</w:t>
+                <w:t xml:space="preserve">Valentín Ruano-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbn045⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00370108v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of eukaryotic phylogenetic profiling approaches using species tree aware methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initial implementation of a comparative data analysis ontology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Chisham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentín Ruano-Rubio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Thompson</w:t>
+                <w:t xml:space="preserve">Enrico Pontelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlin Stoltzfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.47-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663560v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00438663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for reliable exploitation of evolutionary concepts in high throughput biology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6966,304 +6966,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00368022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new protein linear motif benchmark for multiple sequence alignment software.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Chica</w:t>
+                <w:t xml:space="preserve">Strategies for reliable exploitation of evolutionary concepts in high throughput biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie D Thompson</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-213⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.121-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4137/ebo.s597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283115v1</w:t>
+                <w:t xml:space="preserve">hal-04127572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for reliable exploitation of evolutionary concepts in high throughput biology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+                <w:t xml:space="preserve">A new protein linear motif benchmark for multiple sequence alignment software.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrodou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Chica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby J Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4, pp.121-137. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4137/ebo.s597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127572v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MACSIMS: multiple alignment of complete sequences information management system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud H. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7347,341 +7347,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAliBASE 3.0: latest developments of the multiple sequence alignment benchmark.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying sigma factors in Mycobacterium smegmatis by comparative genomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Koehl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Poch</w:t>
+                <w:t xml:space="preserve">Andra Waagmeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Reyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.20527⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (11), pp.505-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2005.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187785v1</w:t>
+                <w:t xml:space="preserve">hal-00187813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying sigma factors in Mycobacterium smegmatis by comparative genomic analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+                <w:t xml:space="preserve">BAliBASE 3.0: latest developments of the multiple sequence alignment benchmark.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Reyrat</w:t>
+                <w:t xml:space="preserve">Patrice Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ripp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13 (11), pp.505-509. </w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (1), pp.127-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2005.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prot.20527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187813v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAO: a Multiple Alignment Ontology for nucleic acid and protein sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen R Holbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazutaka Katoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7866,51 +7866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vALId: validation of protein sequence quality based on multiple alignment data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8087,51 +8087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RASCAL: rapid scanning and correction of multiple sequence alignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8325,77 +8325,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reliable objective function for multiple sequence alignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8480,51 +8480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple alignment of complete sequences (MACS) in the post-genomic era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8603,235 +8603,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAliBASE: a benchmark alignment database for the evaluation of multiple alignment programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Thompson</w:t>
+                <w:t xml:space="preserve">A comprehensive comparison of multiple sequence alignment programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 15 (1), pp.87-88. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (13), pp.2682-2690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/15.1.87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/27.13.2682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991584v1</w:t>
+                <w:t xml:space="preserve">hal-03989698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive comparison of multiple sequence alignment programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie D Thompson</w:t>
+                <w:t xml:space="preserve">BAliBASE: a benchmark alignment database for the evaluation of multiple alignment programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 27 (13), pp.2682-2690. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 15 (1), pp.87-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/27.13.2682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/15.1.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989698v1</w:t>
+                <w:t xml:space="preserve">hal-03991584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8843,407 +8843,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MERLIN: Identifying inaccuracies in Multiple Sequence Alignments using Object Detection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprentissage automatique basé sur l’agrégation pour la prédiction de liens dans les réseaux d’interactions protéine-protéine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Akid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ième Conférence Extraction et Gestion des Connaissances (EGC'22), 24-28 janvier 2022, Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317586v3</w:t>
+                <w:t xml:space="preserve">hal-03797657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique basé sur l’agrégation pour la prédiction de liens dans les réseaux d’interactions protéine-protéine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MERLIN: Identifying inaccuracies in Multiple Sequence Alignments using Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Khodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Herbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ième Conférence Extraction et Gestion des Connaissances (EGC'22), 24-28 janvier 2022, Tours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Hersonissos, Greece. pp.192-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08333-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797657v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317586v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating evolutionary history with OrthoInspector 3.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Multi-level phylogenetic profiling with BLUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Defosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Linard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 67th NIBB Conference / The 6th QfO meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Ikazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496345v1</w:t>
+                <w:t xml:space="preserve">hal-05496304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INEX-MED: a Knowledge Graph to explore and link heterogeneous bio-medical data</w:t>
               </w:r>
@@ -9348,182 +9348,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level phylogenetic profiling with BLUR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Investigating evolutionary history with OrthoInspector 3.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Defosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Thompson</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 67th NIBB Conference / The 6th QfO meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Ikazaki, Japan</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496304v1</w:t>
+                <w:t xml:space="preserve">hal-05496345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMSA: a robust Parisian EA for multidimensional multiple sequence alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vanhoutreve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9587,77 +9587,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeneBook: a social network linking genes, diseases and researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsley Chennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dawn Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9891,51 +9891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsley Chennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
@@ -9964,103 +9964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction and characterization of ciliary proteins by comparative genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megana Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsley Chennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Allot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology Meeting, Marseille, France, septembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Marseille, France. 2016</w:t>
@@ -10267,51 +10267,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics for Bioinformatics: Methods for Multiple Sequence Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Press, 2016, 978-1-78548-216-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10387,51 +10387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Aouled El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Srinivasan Ramakrishnan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition - Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10495,51 +10495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Integrative Knowledge Bases: Bridging Genomics, Integrative Biology and Translational Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10772,51 +10772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05386294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gineste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262311572" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djeddi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bournon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.052098" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baae108" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Akid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Frey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Ayed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05973-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Khodji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-022-04390-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075117v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kress" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2023.1178926" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vogt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Uslu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scalzitti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9040424" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Menuet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freismuth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Carvalho Neves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2021.04.033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chater-Diehl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Mu&#241;iz Moreno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01263-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Orhand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moulinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04471-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464223v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Dila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2020.104134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lornage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann B&#246;hm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236962" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1719311" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Krichen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3320403" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-020-01402-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Meyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03855-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6707-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defosset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nevers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ripp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa248" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1068" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.072074.119" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381474v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D Thompson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2018.10.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2019.01.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332968v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainiero &#193;vila-Polo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Malfatti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Cheraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nly095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabouraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lannes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jnd-170265" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty367" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676425v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schartner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Romero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Donkervoort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Treves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinki Munot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1656-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osorio Abath Neto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Araujo Martins Moreno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bohm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.05.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05488466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nguefack Ngoune" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life7040052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megana Prasad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poidevin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Allot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx146" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677795v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Andoni Echaniz-Laguna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lannes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bierry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1724-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494375v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.6676" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biancalana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cuisset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24900" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vanhoutreve" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gass" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1146-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Morel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu642" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00988598v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bermejo-Das-Neves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636894v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brochet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2012.11.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636871v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dao Luu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Rusu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks474" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975986v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Mihai Rusu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bas018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742840v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-297" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831115v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S9186" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoan Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S8814" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018093" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00691543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Doerks" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Arendt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002269" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010699v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Radhouene Aniba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Marchler-Bauer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq526" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663877v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishanpal Anamika" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Krebs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devys" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-8935-3-18" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029377v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq625" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530522v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Procter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Letunic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Creevey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jossinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.1434" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438663v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Chisham" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pontelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlin Stoltzfus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663932v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-298" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370108v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Siguenza" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbn045" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237;n Ruano-Rubio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-383" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00368022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283115v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrodou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby J Gibson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-213" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127572v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/ebo.s597" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H. Muller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waterhouse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Procter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey J Barton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-318" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187785v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Koehl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20527" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQGWXBQ1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187813v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Waagmeester" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reyrat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2005.08.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSJPCD6P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187784v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Holbrook" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutaka Katoh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki735" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187446v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bianchetti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawn Thompson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Plewniak" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219720005001326" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542667v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Prigent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh294" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Thierry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg133" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156292v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brelivet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaick Carles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg518" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128945v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thierry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.5187" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJZWBLJX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107023v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(01)00461-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SVZ2C33-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991584v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/15.1.87" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989698v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.13.2682" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317586v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Herbay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08333-4_16" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797657v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496345v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330809v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496304v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496309v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204153v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330853v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792187v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636898v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513897v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473326v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Aouled El Haj" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elloumi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/52534" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65441" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279400v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schutz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43968-5_15" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djeddi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bournon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.052098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05386294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gineste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262311572" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baae108" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Akid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Frey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Ayed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05973-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Khodji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-022-04390-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075117v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kress" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2023.1178926" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vogt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Uslu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scalzitti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9040424" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Orhand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moulinier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04471-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245652v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Menuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freismuth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Carvalho Neves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2021.04.033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chater-Diehl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Mu&#241;iz Moreno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01263-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Krichen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3320403" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-020-01402-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03855-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6707-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defosset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nevers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ripp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464223v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Dila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2020.104134" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916951v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lornage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann B&#246;hm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236962" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1719311" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1068" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D Thompson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2018.10.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.072074.119" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2019.01.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332968v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainiero &#193;vila-Polo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Malfatti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Cheraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nly095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabouraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lannes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jnd-170265" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty367" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Allot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poidevin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.6676" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Andoni Echaniz-Laguna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lannes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bierry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1724-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05488466v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Michel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nguefack Ngoune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life7040052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osorio Abath Neto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Araujo Martins Moreno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Donkervoort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bohm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.05.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megana Prasad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx146" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680439v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biancalana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cuisset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24900" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676425v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schartner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Romero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Treves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinki Munot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1656-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vanhoutreve" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gass" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1146-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Morel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu642" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00988598v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bermejo-Das-Neves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636894v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brochet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2012.11.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682055v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dao Luu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Mihai Rusu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bas018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S9186" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742840v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-297" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoan Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S8814" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636871v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Rusu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks474" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018093" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663697v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-11" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00691543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Doerks" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Arendt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002269" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010699v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Radhouene Aniba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Marchler-Bauer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq526" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663877v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishanpal Anamika" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Krebs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devys" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-8935-3-18" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029377v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq625" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530522v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Procter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Letunic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Creevey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jossinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.1434" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370108v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Siguenza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbn045" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663932v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-298" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663560v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237;n Ruano-Rubio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-383" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438663v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Chisham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pontelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlin Stoltzfus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00368022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/ebo.s597" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283115v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrodou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby J Gibson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-213" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H. Muller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waterhouse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Procter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey J Barton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-318" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187813v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Waagmeester" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reyrat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2005.08.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSJPCD6P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Koehl" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20527" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQGWXBQ1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187784v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Holbrook" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutaka Katoh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki735" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187446v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bianchetti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawn Thompson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Plewniak" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219720005001326" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542667v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Prigent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh294" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Thierry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg133" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156292v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brelivet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaick Carles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg518" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128945v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thierry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.5187" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJZWBLJX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107023v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(01)00461-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SVZ2C33-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989698v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.13.2682" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/15.1.87" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797657v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317586v3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Herbay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08333-4_16" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496304v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330809v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496309v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204153v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330853v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792187v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636898v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513897v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473326v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Aouled El Haj" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elloumi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/52534" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65441" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279400v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schutz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43968-5_15" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>