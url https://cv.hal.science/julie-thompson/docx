--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic characterization of postnatal muscle maturation in mice, with a focus on myopathy-associated genes</w:t>
+                <w:t xml:space="preserve">Integrative multi-omics and network analyses reveal pathogenic and protective pathways in centronuclear myopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Djeddi</w:t>
+                <w:t xml:space="preserve">Charlotte Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bournon</w:t>
+                <w:t xml:space="preserve">David Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Reiss</w:t>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Thompson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyn Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (2), pp.DMM052098. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dmm.052098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms262311572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939413v1</w:t>
+                <w:t xml:space="preserve">hal-05386294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative multi-omics and network analyses reveal pathogenic and protective pathways in centronuclear myopathies</w:t>
+                <w:t xml:space="preserve">Transcriptomic characterization of postnatal muscle maturation in mice, with a focus on myopathy-associated genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gineste</w:t>
+                <w:t xml:space="preserve">Sarah Djeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bournon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Reiss</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (23), </w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.DMM052098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms262311572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dmm.052098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386294v1</w:t>
+                <w:t xml:space="preserve">hal-04939413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StopKB: a comprehensive knowledgebase for nonsense suppression therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -790,51 +790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -996,1883 +996,1883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spliceator: multi-species splice site prediction using convolutional neural networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative approach to interpret DYRK1A variants, leading to a frequent neurodevelopmental disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Orhand</w:t>
+                <w:t xml:space="preserve">Jérémie Courraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Weber</w:t>
+                <w:t xml:space="preserve">Eric Chater-Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Moulinier</w:t>
+                <w:t xml:space="preserve">Benjamin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Mar Muñiz Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-021-04471-3⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (11), pp.2150-2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-021-01263-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464474v1</w:t>
+                <w:t xml:space="preserve">hal-03269307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omics comparisons of different forms of centronuclear myopathies and the effects of several therapeutic strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Menuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Freismuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana de Carvalho Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymthe.2021.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative approach to interpret DYRK1A variants, leading to a frequent neurodevelopmental disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chater-Diehl</w:t>
+                <w:t xml:space="preserve">Spliceator: multi-species splice site prediction using convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scalzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Durand</w:t>
+                <w:t xml:space="preserve">Romain Orhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vincent</w:t>
+                <w:t xml:space="preserve">Thomas Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Mar Muñiz Moreno</w:t>
+                <w:t xml:space="preserve">Luc Moulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (11), pp.2150-2159. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41436-021-01263-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-021-04471-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269307v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BNO An ontology for understanding the transittability of complex biomolecular networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimality of circular codes versus the genetic code after frameshift errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ayadi</w:t>
+                <w:t xml:space="preserve">Gopal Dila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Zanni-Merk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Saoussen Krichen</w:t>
+                <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Web Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3320403⟩</w:t>
+              <w:t xml:space="preserve">BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, pp.104134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2020.104134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484275v1</w:t>
+                <w:t xml:space="preserve">hal-03464223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of accessory genes in coronavirus genomes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+                <w:t xml:space="preserve">Identification of a circular code periodicity in the bacterial ribosome: origin of codon periodicity in genes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12985-020-01402-1⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (4), pp.571-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1719311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464220v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the causes of errors in eukaryotic protein-coding gene prediction: a case study of primate proteomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Poch</w:t>
+                <w:t xml:space="preserve">MISTIC: A prediction tool to reveal disease-relevant deleterious missense variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Lornage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-020-03855-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464210v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02916951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark study of ab initio gene prediction methods in diverse eukaryotic organisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collet</w:t>
+                <w:t xml:space="preserve">Characterization of accessory genes in coronavirus genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-6707-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12985-020-01402-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464195v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome-scale detection of differential conservation patterns at protein and sub-protein levels with BLUR</w:t>
+                <w:t xml:space="preserve">BNO An ontology for understanding the transittability of complex biomolecular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Defosset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Kress</w:t>
+                <w:t xml:space="preserve">Ali Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Nevers</w:t>
+                <w:t xml:space="preserve">Cecilia Zanni-Merk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Ripp</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François de Bertrand de Beuvron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Krichen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaa248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Web Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3320403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243954v1</w:t>
+                <w:t xml:space="preserve">hal-03484275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimality of circular codes versus the genetic code after frameshift errors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the causes of errors in eukaryotic protein-coding gene prediction: a case study of primate proteomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Michel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corentin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scalzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 195, pp.104134. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2020.104134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-020-03855-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464223v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISTIC: A prediction tool to reveal disease-relevant deleterious missense variants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A benchmark study of ab initio gene prediction methods in diverse eukaryotic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scalzitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236962⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-6707-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02916951v1</w:t>
+                <w:t xml:space="preserve">hal-03464195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a circular code periodicity in the bacterial ribosome: origin of codon periodicity in genes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteome-scale detection of differential conservation patterns at protein and sub-protein levels with BLUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Defosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian J. Michel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Raymond Ripp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (4), pp.571-583. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1719311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaa248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078903v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrthoInspector 3.0: open portal for comparative genomics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Circular code motifs in the ribosome: a missing link in the evolution of translation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopal Dila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Linard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky1068⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (12), pp.1714-1730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.072074.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984857v1</w:t>
+                <w:t xml:space="preserve">hal-02381481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary conservation and functional implications of circular code motifs in eukaryotic genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopal Dila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 175, pp.57-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biosystems.2018.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular code motifs in the ribosome: a missing link in the evolution of translation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">OrthoInspector 3.0: open portal for comparative genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Defosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Michel</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (12), pp.1714-1730. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (D1), pp.D411-D418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.072074.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky1068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381481v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BNO: An ontology for understanding the transittability of complex biomolecular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Bertrand de Beuvron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Zanni-Merk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Bertrand de Beuvron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Web Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57, pp.100495. </w:t>
@@ -2936,51 +2936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainiero Ávila-Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Malfatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Cheraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,51 +3044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel SPEG Mutations in Congenital Myopathy without Centralized Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sabouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3217,51 +3217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (19), pp.3390-3392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3289,961 +3289,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MyGeneFriends: A Social Network Linking Genes, Genetic Diseases, and Researchers</w:t>
+                <w:t xml:space="preserve">Dihydropyridine receptor (DHPR, CACNA1S) congenital myopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Allot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannis Nevers</w:t>
+                <w:t xml:space="preserve">Vanessa Schartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Poidevin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Kress</w:t>
+                <w:t xml:space="preserve">Norma Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Donkervoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Treves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinki Munot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/jmir.6676⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133 (4), pp.517-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-016-1656-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494375v1</w:t>
+                <w:t xml:space="preserve">hal-03676425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HSPB8 haploinsufficiency causes dominant adult-onset axial and distal myopathy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrichment of Circular Code Motifs in the Genes of the Yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian J Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Nguefack Ngoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ripp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-017-1724-8⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life7040052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677795v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of Circular Code Motifs in the Genes of the Yeast Saccharomyces cerevisiae</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insights into ciliary genes and evolution from multi-level phylogenetic profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megana Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Allot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life7040052⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (8), pp.2016-2034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msx146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488466v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common and variable clinical, histological, and imaging findings of recessive RYR1-related centronuclear myopathy patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osorio Abath Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane de Araujo Martins Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Malfatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Donkervoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (11), pp.975-985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nmd.2017.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into ciliary genes and evolution from multi-level phylogenetic profiling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">MyGeneFriends: A Social Network Linking Genes, Genetic Diseases, and Researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Allot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Allot</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (6), pp.e212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.6676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msx146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03618033v1</w:t>
+                <w:t xml:space="preserve">hal-05494375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recessive MYPN mutations cause cap myopathy with occasional nemaline rods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">HSPB8 haploinsufficiency causes dominant adult-onset axial and distal myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yon Andoni Echaniz-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edoardo Malfatti</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Cuisset</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ann Neurol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.24900⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (1), pp.163-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-017-1724-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680439v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydropyridine receptor (DHPR, CACNA1S) congenital myopathy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Donkervoort</w:t>
+                <w:t xml:space="preserve">Recessive MYPN mutations cause cap myopathy with occasional nemaline rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Lornage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Malfatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Treves</w:t>
+                <w:t xml:space="preserve">Valerie Biancalana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinki Munot</w:t>
+                <w:t xml:space="preserve">Jean Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 133 (4), pp.517-533. </w:t>
+              <w:t xml:space="preserve">Ann Neurol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81 (3), pp.467-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00401-016-1656-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ana.24900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676425v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEON-BIS: multiple alignment evaluation of sequence neighbours using a Bayesian inference system</w:t>
               </w:r>
@@ -4363,103 +4363,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrthoInspector 2.0: Software and database updates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Allot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (3), pp.447-448. </w:t>
@@ -4536,51 +4536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoan-Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1), pp.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4627,77 +4627,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional insights into the core-TFIIH from a comparative survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4742,866 +4742,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversies in modern evolutionary biology: the imperative for error detection and quality control.</w:t>
+                <w:t xml:space="preserve">KD4v: comprehensible knowledge discovery system for missense variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Tien-Dao Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-5⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (W1), pp.W71-W75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00682055v1</w:t>
+                <w:t xml:space="preserve">hal-01636871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSV3d: database of human MisSense variants mapped to 3D protein structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dao Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin-Mihai Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Moulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.bas018-bas018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/bas018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chordate proteome history database.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controversies in modern evolutionary biology: the imperative for error detection and quality control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Levasseur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie D Thompson</w:t>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4137/EBO.S9186⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831115v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00682055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary analysis of the ENTH/ANTH/VHS protein superfamily reveals a coevolution between membrane trafficking and metabolism.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The chordate proteome history database.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+                <w:t xml:space="preserve">Jacques Dainat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (1), pp.297. </w:t>
+              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.437-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4137/EBO.S9186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00742840v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoluCode: Evolutionary Barcodes as a Unifying Framework for Multilevel Evolutionary Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary analysis of the ENTH/ANTH/VHS protein superfamily reveals a coevolution between membrane trafficking and metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Hoan Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
+                <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ripp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8, pp.61-77. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4137/EBO.S8814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636866v1</w:t>
+                <w:t xml:space="preserve">inserm-00742840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KD4v: comprehensible knowledge discovery system for missense variant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien-Dao Luu</w:t>
+                <w:t xml:space="preserve">EvoluCode: Evolutionary Barcodes as a Unifying Framework for Multilevel Evolutionary Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alin Rusu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ngoc Hoan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (W1), pp.W71-W75. </w:t>
+              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.61-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4137/EBO.S8814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636871v1</w:t>
+                <w:t xml:space="preserve">hal-01636866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Benchmark Study of Multiple Sequence Alignment Methods: Current Challenges and Future Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5661,64 +5661,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrthoInspector: comprehensive orthology analysis and visual exploration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5951,51 +5951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Marchler-Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (19), pp.6338-6349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6055,51 +6055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishanpal Anamika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud R Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6189,51 +6189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Radhouene Aniba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (21), pp.7353-7363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6395,875 +6395,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based expert systems and a proof-of-concept case study for multiple sequence alignment construction and analysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Radhouene Aniba</w:t>
+                <w:t xml:space="preserve">Initial implementation of a comparative data analysis ontology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Siguenza</w:t>
+                <w:t xml:space="preserve">Brandon Chisham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Friedrich</w:t>
+                <w:t xml:space="preserve">Enrico Pontelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Plewniak</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arlin Stoltzfus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.47-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00370108v1</w:t>
+                <w:t xml:space="preserve">inserm-00438663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhyloPattern: regular expressions to identify complex patterns in phylogenetic trees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (1), pp.298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-10-298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of eukaryotic phylogenetic profiling approaches using species tree aware methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge-based expert systems and a proof-of-concept case study for multiple sequence alignment construction and analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Radhouene Aniba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Siguenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentín Ruano-Rubio</w:t>
+                <w:t xml:space="preserve">Anne Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-383⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbn045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663560v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00370108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial implementation of a comparative data analysis ontology.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of eukaryotic phylogenetic profiling approaches using species tree aware methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Pontelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arlin Stoltzfus</w:t>
+                <w:t xml:space="preserve">Valentín Ruano-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00438663v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for reliable exploitation of evolutionary concepts in high throughput biology.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies for reliable exploitation of evolutionary concepts in high throughput biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 4, pp.121-37</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 4, pp.121-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4137/ebo.s597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00368022v1</w:t>
+                <w:t xml:space="preserve">hal-04127572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for reliable exploitation of evolutionary concepts in high throughput biology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+                <w:t xml:space="preserve">A new protein linear motif benchmark for multiple sequence alignment software.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrodou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Chica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby J Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4137/ebo.s597⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04127572v1</w:t>
+                <w:t xml:space="preserve">hal-00283115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new protein linear motif benchmark for multiple sequence alignment software.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Chica</w:t>
+                <w:t xml:space="preserve">Strategies for reliable exploitation of evolutionary concepts in high throughput biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie D Thompson</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.121-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00283115v1</w:t>
+                <w:t xml:space="preserve">inserm-00368022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MACSIMS: multiple alignment of complete sequences information management system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud H. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7347,657 +7347,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying sigma factors in Mycobacterium smegmatis by comparative genomic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAO: a Multiple Alignment Ontology for nucleic acid and protein sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andra Waagmeester</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+                <w:t xml:space="preserve">Stephen R Holbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Reyrat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kazutaka Katoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2005.08.009⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (13), pp.4164-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187813v1</w:t>
+                <w:t xml:space="preserve">hal-00187784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAliBASE 3.0: latest developments of the multiple sequence alignment benchmark.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Poch</w:t>
+                <w:t xml:space="preserve">Identifying sigma factors in Mycobacterium smegmatis by comparative genomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andra Waagmeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Reyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.20527⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (11), pp.505-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2005.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187785v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAO: a Multiple Alignment Ontology for nucleic acid and protein sequences.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">BAliBASE 3.0: latest developments of the multiple sequence alignment benchmark.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ripp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (1), pp.127-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.20527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gki735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00187784v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vALId: validation of protein sequence quality based on multiple alignment data.</w:t>
+                <w:t xml:space="preserve">vALId: validation of protein sequence quality based on multiple alignment data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 3 (4), pp.929-47</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 3 (4), pp.929-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0219720005001326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187446v1</w:t>
+                <w:t xml:space="preserve">hal-04143695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vALId: validation of protein sequence quality based on multiple alignment data</w:t>
+                <w:t xml:space="preserve">vALId: validation of protein sequence quality based on multiple alignment data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Thompson</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawn Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 3 (4), pp.929-947. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 3 (4), pp.929-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143695v1</w:t>
+                <w:t xml:space="preserve">hal-00187446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEON: multiple aLignment Evaluation Of Neighbours</w:t>
               </w:r>
@@ -8081,321 +8081,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RASCAL: rapid scanning and correction of multiple sequence alignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Thompson</w:t>
+                <w:t xml:space="preserve">PipeAlign: A new toolkit for protein family analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Plewniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Thierry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Brelivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaick Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btg133⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31 (13), pp.3829-3832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkg518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151457v1</w:t>
+                <w:t xml:space="preserve">hal-04156292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PipeAlign: A new toolkit for protein family analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annaick Carles</w:t>
+                <w:t xml:space="preserve">RASCAL: rapid scanning and correction of multiple sequence alignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. C. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 31 (13), pp.3829-3832. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (9), pp.1155-1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkg518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btg133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156292v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reliable objective function for multiple sequence alignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8480,64 +8480,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple alignment of complete sequences (MACS) in the post-genomic era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8603,235 +8603,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive comparison of multiple sequence alignment programs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">BAliBASE: a benchmark alignment database for the evaluation of multiple alignment programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 27 (13), pp.2682-2690. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 15 (1), pp.87-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/27.13.2682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/15.1.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989698v1</w:t>
+                <w:t xml:space="preserve">hal-03991584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAliBASE: a benchmark alignment database for the evaluation of multiple alignment programs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">A comprehensive comparison of multiple sequence alignment programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 15 (1), pp.87-88. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (13), pp.2682-2690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/15.1.87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/27.13.2682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991584v1</w:t>
+                <w:t xml:space="preserve">hal-03989698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8843,687 +8843,687 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique basé sur l’agrégation pour la prédiction de liens dans les réseaux d’interactions protéine-protéine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MERLIN: Identifying inaccuracies in Multiple Sequence Alignments using Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Khodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Herbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ième Conférence Extraction et Gestion des Connaissances (EGC'22), 24-28 janvier 2022, Tours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Hersonissos, Greece. pp.192-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08333-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797657v1</w:t>
+                <w:t xml:space="preserve">hal-04317586v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MERLIN: Identifying inaccuracies in Multiple Sequence Alignments using Object Detection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprentissage automatique basé sur l’agrégation pour la prédiction de liens dans les réseaux d’interactions protéine-protéine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Akid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22ième Conférence Extraction et Gestion des Connaissances (EGC'22), 24-28 janvier 2022, Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-08333-4_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04317586v3</w:t>
+                <w:t xml:space="preserve">hal-03797657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level phylogenetic profiling with BLUR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Investigating evolutionary history with OrthoInspector 3.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Defosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Thompson</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 67th NIBB Conference / The 6th QfO meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Ikazaki, Japan</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496304v1</w:t>
+                <w:t xml:space="preserve">hal-05496345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INEX-MED: a Knowledge Graph to explore and link heterogeneous bio-medical data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+                <w:t xml:space="preserve">Multi-level phylogenetic profiling with BLUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Defosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ripp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 67th NIBB Conference / The 6th QfO meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Ikazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330809v1</w:t>
+                <w:t xml:space="preserve">hal-05496304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating evolutionary history with OrthoInspector 3.0</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Linard</w:t>
+                <w:t xml:space="preserve">INEX-MED: a Knowledge Graph to explore and link heterogeneous bio-medical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 67th NIBB Conference / The 6th QfO meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">JOBIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496345v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMSA: a robust Parisian EA for multidimensional multiple sequence alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vanhoutreve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9587,90 +9587,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeneBook: a social network linking genes, diseases and researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsley Chennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dawn Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Biology (ECCB'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
@@ -9725,51 +9725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dawn Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9839,103 +9839,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INEX-MED: INtegration and EXploration of heterogeneous bio-MEDical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
@@ -9964,103 +9964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction and characterization of ciliary proteins by comparative genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megana Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsley Chennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Allot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology Meeting, Marseille, France, septembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Marseille, France. 2016</w:t>
@@ -10121,51 +10121,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoKEN: evolutionary knowledge extraction in networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10267,51 +10267,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics for Bioinformatics: Methods for Multiple Sequence Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Press, 2016, 978-1-78548-216-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10387,51 +10387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Aouled El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Srinivasan Ramakrishnan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition - Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10495,51 +10495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Integrative Knowledge Bases: Bridging Genomics, Integrative Biology and Translational Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10772,51 +10772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djeddi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bournon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.052098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05386294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gineste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262311572" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baae108" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Akid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Frey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Ayed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05973-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Khodji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-022-04390-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075117v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kress" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2023.1178926" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vogt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Uslu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scalzitti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9040424" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Orhand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moulinier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04471-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245652v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Menuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freismuth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Carvalho Neves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2021.04.033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chater-Diehl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Mu&#241;iz Moreno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01263-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Krichen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3320403" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-020-01402-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03855-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6707-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defosset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nevers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ripp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464223v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Dila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2020.104134" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916951v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lornage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann B&#246;hm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236962" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1719311" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1068" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D Thompson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2018.10.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.072074.119" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2019.01.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332968v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainiero &#193;vila-Polo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Malfatti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Cheraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nly095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabouraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lannes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jnd-170265" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty367" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Allot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poidevin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.6676" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Andoni Echaniz-Laguna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lannes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bierry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1724-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05488466v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Michel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nguefack Ngoune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life7040052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osorio Abath Neto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Araujo Martins Moreno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Donkervoort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bohm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.05.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megana Prasad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx146" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680439v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biancalana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cuisset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24900" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676425v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schartner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Romero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Treves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinki Munot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1656-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vanhoutreve" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gass" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1146-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Morel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu642" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00988598v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bermejo-Das-Neves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636894v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brochet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2012.11.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682055v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dao Luu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Mihai Rusu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bas018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S9186" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742840v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-297" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoan Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S8814" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636871v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Rusu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks474" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018093" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663697v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-11" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00691543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Doerks" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Arendt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002269" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010699v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Radhouene Aniba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Marchler-Bauer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq526" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663877v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishanpal Anamika" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Krebs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devys" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-8935-3-18" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029377v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq625" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530522v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Procter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Letunic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Creevey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jossinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.1434" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370108v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Siguenza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbn045" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663932v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-298" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663560v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237;n Ruano-Rubio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-383" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438663v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Chisham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pontelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlin Stoltzfus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00368022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/ebo.s597" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283115v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrodou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby J Gibson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-213" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H. Muller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waterhouse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Procter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey J Barton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-318" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187813v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Waagmeester" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reyrat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2005.08.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSJPCD6P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Koehl" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20527" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQGWXBQ1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187784v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Holbrook" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutaka Katoh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki735" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187446v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bianchetti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawn Thompson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Plewniak" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219720005001326" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542667v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Prigent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh294" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Thierry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg133" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156292v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brelivet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaick Carles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg518" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128945v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thierry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.5187" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJZWBLJX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107023v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(01)00461-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SVZ2C33-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989698v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.13.2682" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/15.1.87" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797657v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317586v3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Herbay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08333-4_16" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496304v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330809v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496309v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204153v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330853v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792187v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636898v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513897v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473326v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Aouled El Haj" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elloumi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/52534" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65441" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279400v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schutz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43968-5_15" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05386294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gineste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262311572" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djeddi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bournon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.052098" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baae108" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Akid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Frey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Ayed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05973-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Khodji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-022-04390-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075117v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kress" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2023.1178926" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vogt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Uslu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scalzitti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9040424" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chater-Diehl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Mu&#241;iz Moreno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01263-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Menuet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freismuth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Carvalho Neves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2021.04.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Orhand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moulinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04471-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464223v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Dila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2020.104134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1719311" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lornage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann B&#246;hm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236962" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-020-01402-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Krichen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3320403" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Meyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03855-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6707-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defosset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nevers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ripp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa248" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.072074.119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D Thompson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2018.10.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1068" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2019.01.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332968v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainiero &#193;vila-Polo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Malfatti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Cheraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nly095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabouraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lannes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jnd-170265" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty367" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676425v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schartner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Romero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Donkervoort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Treves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinki Munot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1656-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05488466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Michel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nguefack Ngoune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life7040052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megana Prasad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poidevin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Allot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx146" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osorio Abath Neto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane de Araujo Martins Moreno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bohm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.05.016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.6676" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Andoni Echaniz-Laguna" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lannes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bierry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1724-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biancalana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cuisset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24900" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vanhoutreve" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gass" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1146-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Morel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu642" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00988598v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bermejo-Das-Neves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636894v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brochet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2012.11.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636871v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dao Luu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Rusu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks474" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975986v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Mihai Rusu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bas018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831115v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S9186" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742840v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-297" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoan Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S8814" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018093" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663697v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-11" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00691543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Doerks" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Arendt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002269" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010699v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Radhouene Aniba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Marchler-Bauer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq526" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663877v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishanpal Anamika" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Krebs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devys" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-8935-3-18" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029377v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq625" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530522v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Procter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Letunic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Creevey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jossinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.1434" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438663v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Chisham" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pontelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlin Stoltzfus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663932v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-298" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370108v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Siguenza" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbn045" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237;n Ruano-Rubio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-383" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127572v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/ebo.s597" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283115v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrodou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby J Gibson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-213" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00368022v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H. Muller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waterhouse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Procter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey J Barton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-318" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187784v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Holbrook" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutaka Katoh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Koehl" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki735" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187813v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Waagmeester" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reyrat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2005.08.009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSJPCD6P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187785v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20527" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQGWXBQ1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143695v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bianchetti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Plewniak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219720005001326" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawn Thompson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542667v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Prigent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh294" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156292v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brelivet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaick Carles" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg518" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151457v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Thierry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg133" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128945v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thierry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.5187" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJZWBLJX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107023v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(01)00461-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SVZ2C33-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991584v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/15.1.87" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989698v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.13.2682" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317586v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Herbay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08333-4_16" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797657v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496345v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496304v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330809v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496309v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204153v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330853v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792187v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636898v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513897v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473326v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Aouled El Haj" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elloumi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/52534" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65441" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279400v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schutz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43968-5_15" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>