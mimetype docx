--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Tixier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture sensible de l’entrepreneuring des femmes : entre résonance et subjectivité des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.059.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Boufaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://theconversation.com/pourquoi-les-jeunes-femmes-nentreprennent-elles-pas-autant-que-les-jeunes-hommes-180426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les crises amènent des bifurcations au coeur de l’entrepreneuring : une analyse sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3-4), pp.35. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1095582ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’identité par l’entrepreneuriat social : le cas des femmes de quartiers populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.133-161. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.193.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et innovation au cœur d’un territoire: le cas des femmes entrepreneures sociales des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girlz’n the hood - Discovering the determinants of social entrepreneurial intention of women in deprived urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autre côté du périph': devenir entrepreneur sociale à la cité des 4000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273, pp.109 </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CV vidéo : le nouveau visage de la lutte contre les discriminations à l'embauche en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.44-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MA-6-T-VA PAS CRACK-ER L'intention entrepreneurial de 6 femmes dans les quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (11), pp.115-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand l’innovation sociale est portée par l’entrepreneuriat : la bienveillance au cœur du business model ou le social business en action »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chronique de la faillite d’un entrepreneur social : pouvait-on l’annoncer ? », n° 255-256 (sept)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les tensions stratégiques entre le local et l'international: le cas des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (50)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance à l'épreuve des faits : le cas des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/2 (9), pp.119-139. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.009.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité à l’heure de l’évaluation : quel modèle de « cluster à la française » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the evolution of human resources practices imply an information system? For a contextualism of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Resources Development and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (4), pp.414-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie des programmes de recherche : présentation, évaluation et pertinence pour les Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who run the world : le paradigme écoféministe pour une visibilisation d’autres modes d’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de l'Entrepreneuriat et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’entreprendre comme chercheuses : histoire d’une co-construction sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Slow Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Apr 2025, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire écoféministe pour un contre - récit de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Georges Doriot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Fribourg, Jun 2025, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crises et le devenir entrepreneuse : une lecture sensible et deleuzienne de l’identité entrepreneuriale en train de se faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Québec (Canada), Université Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Va, vis et deviens … entrepreneuse ! Proposition d’une posture sensible et d’un agenda d’étude de l’entrepreneuring des femmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Le genre de l’entrepreneuriat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Oct 2024, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run to the future: Unpack design fiction through risk perception, social capital and coping strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Milano-Bicocca, Jul 2024, Milano (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuring des femmes dans les quartiers : proposition d’une posture sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop – Regards croisés sur les différentes formes d’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Dec 2024, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels besoins d’accompagnement sur son projet ? Auto régulation et expression en fonction de rôles modèles chez les étudiantes entrepreneures,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Redien-Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème congrès de l’Académie de l’entrepreneuriat et de l’Innovation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamis/t/er le cadre de faire et refaire le genre en entreprenant - les apports de l'analyse longitudinale d’un parcours d’entrepreneure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Entrepreneuriat Innovation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solitude du lanceur d’alerte : de la démarche individuelle à l’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème conférence AIMS Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lanceurs d’alerte, révélateurs des injonctions paradoxales entre discours RSE et pratiques RH »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et si l’Entrepreneuriat Social était une affaire de Business Model ? Réflexions à partir de trois études de cas d’entreprises sociales marocaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Is Social Entrepreneurship a matter of Business Model? Evidence from three Moroccan Social Enterprises »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is social entrepreneurship a matter of business model ? evidence from three moroccan social enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management EURAM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Girlz ‘n the hood - Social entrepreneurship of women in the neighborhood - the triple CHALLENGE of women? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-delà du périph’ : devenir entrepreneure sociale à la Cité des 4000 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau visage de la lutte contre les discriminations à l’embauche : le CV vidéo, un outil de gestion utile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marciset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès de l’AGRH, Universités Paris-1 et Paris-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche inter-organisationnelle des relations filiales – maison-mère au travers de l'étude des pressions : quatre cas de firme multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations filiales - maison-mère au travers d'un système d'information ressources humaines : une illustration du concept de dualité institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIRH entre ambition et pragmatisme : quand l'esprit de la technologie évolue en fonction des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude et de recherche GRH &amp; TIC – du E-management à la E-RH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les middle-managers de la fonction RH: un rôle doublement stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Torset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l'Association Francophone de Gestion des Ressources Humaines (AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Nantes, France. http://www.reims-ms.fr/agrh/03-publications/01-actes-congres.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00469463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la stratégie par les middle managers : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la stratégie par les middle-managers : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Torset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème conférence internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France. http://www.strategie-aims.com/actes02/Fichiers/Torset.tixier.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00469574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et limites des programmes de recherche aux sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation de la gestion des ressources humaines et stratégies organisationnelles au travers d'un outil déterminant : un système d'information RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women Entrepreneurs from Deprived Areas as Generators of Inclusion: A Capabilities Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brasseur Martine; Bartoli Annie; Chabaud Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclusive Territories 2, Volume 2, Role of Institutions and Local Actors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les femmes entrepreneures des quartiers génèrent de l’inclusion sur le territoire : une lecture par les capabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRASSEUR M., BARTOLI A., CHABAUD D., GROUIEZ P., LAMARCHE T. et ROUET G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre l'inclusion sur un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Créer son propre emploi : et si l’entrepreneuriat devenait un mode d’inclusion sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRH, RSE et emplois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.197-215, 2019, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vuib.bonne.2019.01.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies BoP : quelle(s) application(s) en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et pauvreté : être pauvre dans la société de consommation / coordonné par Eva Delacroix et Hélène Gorge. Éditions EMS, 2017. ISBN: 978-2-37687-082-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BoP dans tous ses Etats ? Quelle(s) application(s) en France?&amp;quot; chapitre 10, coordonné par Eva Delacroix (Université Paris Dauphine) et Hélène Gorge (Université Lille Nord de France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marketing et pauvreté : Etre pauvre dans la société de consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le CV vidéo, nouvel outil de lutte contre les discriminations ? », chapitre 1, pp.8-18, dans L’Etat des Entreprises, coord. NOGATCHEWSKY G. & PERRET V., coll. Repères n°628, Editions La Découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marciset Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’Etat des Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CV vidéo, nouvel outil de lutte contre les discriminations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marciset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’état des entreprises 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La prospective des métiers au-delà de la gestion des compétences : vers la création d’une identité au sein d’un pôle de compétitivité », chapitre dans l’ouvrage La gestion des compétences : Les nouveaux territoires, coord. LEROY D, SOPARNOT R. Editeurs : L’Harmattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des compétences : Les nouveaux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations filiales – maison-mère au sein d'une firme multinationale : Le Système d'Information des Ressources Humaines (SIRH) comme outil d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.441-457, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIRH comme révélateur de la contextualisation des pratiques de Gestion des Ressources Humaines au sein de firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RH : Réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.43-56, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des métiers de ressources humaines passe-t-elle par l'implantation d'un Système d'Information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-GRH : révolution ou évolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.293-314, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la gestion des connaissances par intranet : pour une politique RH contextualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-GRH : révolution ou évolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.195-224, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneures des quartiers, elles font bouger les lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des Représentations Entrepreneuriales Liées au Genre chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Boufaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l'Enseignement de la Gestion des Entreprises. 2021, https://www.pepite-france.fr/orelig-2021/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworkers, Makers and Hackers in the city : Reinventing policies, corporate strategies and citizenship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dandoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Group on Collaborative Spaces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Tixier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture sensible de l’entrepreneuring des femmes : entre résonance et subjectivité des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.059.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Boufaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://theconversation.com/pourquoi-les-jeunes-femmes-nentreprennent-elles-pas-autant-que-les-jeunes-hommes-180426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les crises amènent des bifurcations au coeur de l’entrepreneuring : une analyse sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3-4), pp.35. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1095582ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’identité par l’entrepreneuriat social : le cas des femmes de quartiers populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.133-161. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.193.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et innovation au cœur d’un territoire: le cas des femmes entrepreneures sociales des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girlz’n the hood - Discovering the determinants of social entrepreneurial intention of women in deprived urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autre côté du périph': devenir entrepreneur sociale à la cité des 4000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273, pp.109 </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CV vidéo : le nouveau visage de la lutte contre les discriminations à l'embauche en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.44-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MA-6-T-VA PAS CRACK-ER L'intention entrepreneurial de 6 femmes dans les quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (11), pp.115-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chronique de la faillite d’un entrepreneur social : pouvait-on l’annoncer ? », n° 255-256 (sept)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand l’innovation sociale est portée par l’entrepreneuriat : la bienveillance au cœur du business model ou le social business en action »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les tensions stratégiques entre le local et l'international: le cas des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (50)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance à l'épreuve des faits : le cas des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/2 (9), pp.119-139. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.009.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité à l’heure de l’évaluation : quel modèle de « cluster à la française » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the evolution of human resources practices imply an information system? For a contextualism of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Resources Development and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (4), pp.414-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie des programmes de recherche : présentation, évaluation et pertinence pour les Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who run the world? What if we reshape entrepreneurship through ecofeminism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNiversity of Agder, Jun 2026, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if Design Fiction changes the Active Coping of Students ? Anlysis of Design Fiction's Effects through Self Efficacy, Social Capital and Risk Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Etienne, Jun 2026, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital Social et Coping actif environnemental : état des lieux à l’issue d’un atelier de Design Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de recherche en gestion des changements comportementaux, Leviers de changement des comportements : dynamiques individuelles et collectives. Focus sur les normes sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nawel FELLAH-DEHIRI; Jean-Marc FERRANDI; Patricia GURVIEZ; Agnès HELME-GUIZON; Marie-Laure MOURRE; Lydiane NABEC, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing entrepreneurship for a more inclusive world: an ecofeminist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who run the world : le paradigme écoféministe pour une visibilisation d’autres modes d’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de l'Entrepreneuriat et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’entreprendre comme chercheuses : histoire d’une co-construction sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Slow Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Apr 2025, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire écoféministe pour un contre - récit de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Georges Doriot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Fribourg, Jun 2025, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Va, vis et deviens … entrepreneuse ! Proposition d’une posture sensible et d’un agenda d’étude de l’entrepreneuring des femmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Le genre de l’entrepreneuriat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Oct 2024, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run to the future: Unpack design fiction through risk perception, social capital and coping strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Milano-Bicocca, Jul 2024, Milano (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crises et le devenir entrepreneuse : une lecture sensible et deleuzienne de l’identité entrepreneuriale en train de se faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Québec (Canada), Université Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuring des femmes dans les quartiers : proposition d’une posture sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop – Regards croisés sur les différentes formes d’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Dec 2024, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels besoins d’accompagnement sur son projet ? Auto régulation et expression en fonction de rôles modèles chez les étudiantes entrepreneures,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Redien-Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème congrès de l’Académie de l’entrepreneuriat et de l’Innovation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamis/t/er le cadre de faire et refaire le genre en entreprenant - les apports de l'analyse longitudinale d’un parcours d’entrepreneure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Entrepreneuriat Innovation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solitude du lanceur d’alerte : de la démarche individuelle à l’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème conférence AIMS Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lanceurs d’alerte, révélateurs des injonctions paradoxales entre discours RSE et pratiques RH »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et si l’Entrepreneuriat Social était une affaire de Business Model ? Réflexions à partir de trois études de cas d’entreprises sociales marocaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Is Social Entrepreneurship a matter of Business Model? Evidence from three Moroccan Social Enterprises »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is social entrepreneurship a matter of business model ? evidence from three moroccan social enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management EURAM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-delà du périph’ : devenir entrepreneure sociale à la Cité des 4000 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Girlz ‘n the hood - Social entrepreneurship of women in the neighborhood - the triple CHALLENGE of women? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau visage de la lutte contre les discriminations à l’embauche : le CV vidéo, un outil de gestion utile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marciset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès de l’AGRH, Universités Paris-1 et Paris-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche inter-organisationnelle des relations filiales – maison-mère au travers de l'étude des pressions : quatre cas de firme multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations filiales - maison-mère au travers d'un système d'information ressources humaines : une illustration du concept de dualité institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIRH entre ambition et pragmatisme : quand l'esprit de la technologie évolue en fonction des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude et de recherche GRH &amp; TIC – du E-management à la E-RH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la stratégie par les middle managers : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les middle-managers de la fonction RH: un rôle doublement stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Torset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l'Association Francophone de Gestion des Ressources Humaines (AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Nantes, France. http://www.reims-ms.fr/agrh/03-publications/01-actes-congres.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00469463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la stratégie par les middle-managers : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Torset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème conférence internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France. http://www.strategie-aims.com/actes02/Fichiers/Torset.tixier.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00469574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et limites des programmes de recherche aux sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation de la gestion des ressources humaines et stratégies organisationnelles au travers d'un outil déterminant : un système d'information RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women Entrepreneurs from Deprived Areas as Generators of Inclusion: A Capabilities Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brasseur Martine; Bartoli Annie; Chabaud Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclusive Territories 2, Volume 2, Role of Institutions and Local Actors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les femmes entrepreneures des quartiers génèrent de l’inclusion sur le territoire : une lecture par les capabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRASSEUR M., BARTOLI A., CHABAUD D., GROUIEZ P., LAMARCHE T. et ROUET G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre l'inclusion sur un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Créer son propre emploi : et si l’entrepreneuriat devenait un mode d’inclusion sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRH, RSE et emplois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.197-215, 2019, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vuib.bonne.2019.01.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies BoP : quelle(s) application(s) en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et pauvreté : être pauvre dans la société de consommation / coordonné par Eva Delacroix et Hélène Gorge. Éditions EMS, 2017. ISBN: 978-2-37687-082-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BoP dans tous ses Etats ? Quelle(s) application(s) en France?&amp;quot; chapitre 10, coordonné par Eva Delacroix (Université Paris Dauphine) et Hélène Gorge (Université Lille Nord de France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marketing et pauvreté : Etre pauvre dans la société de consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le CV vidéo, nouvel outil de lutte contre les discriminations ? », chapitre 1, pp.8-18, dans L’Etat des Entreprises, coord. NOGATCHEWSKY G. & PERRET V., coll. Repères n°628, Editions La Découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marciset Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’Etat des Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CV vidéo, nouvel outil de lutte contre les discriminations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marciset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’état des entreprises 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La prospective des métiers au-delà de la gestion des compétences : vers la création d’une identité au sein d’un pôle de compétitivité », chapitre dans l’ouvrage La gestion des compétences : Les nouveaux territoires, coord. LEROY D, SOPARNOT R. Editeurs : L’Harmattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des compétences : Les nouveaux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations filiales – maison-mère au sein d'une firme multinationale : Le Système d'Information des Ressources Humaines (SIRH) comme outil d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.441-457, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIRH comme révélateur de la contextualisation des pratiques de Gestion des Ressources Humaines au sein de firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RH : Réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.43-56, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des métiers de ressources humaines passe-t-elle par l'implantation d'un Système d'Information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-GRH : révolution ou évolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.293-314, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la gestion des connaissances par intranet : pour une politique RH contextualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-GRH : révolution ou évolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.195-224, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneures des quartiers, elles font bouger les lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des Représentations Entrepreneuriales Liées au Genre chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Boufaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l'Enseignement de la Gestion des Entreprises. 2021, https://www.pepite-france.fr/orelig-2021/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworkers, Makers and Hackers in the city : Reinventing policies, corporate strategies and citizenship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dandoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Group on Collaborative Spaces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B185764C"/>
+    <w:nsid w:val="819132A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-tixier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242399v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Notais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0060" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095582ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666569v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Galindo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.009.0119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Br&#251;l&#233;-Gapihan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Diani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marciset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156325v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Torset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156328v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893121v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.bonne.2019.01.0197" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666602v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666589v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciset Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157081v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevilla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dandoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-tixier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242399v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Notais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0060" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095582ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666569v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Galindo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.009.0119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Br&#251;l&#233;-Gapihan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Diani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marciset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156325v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Torset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.bonne.2019.01.0197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciset Olivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157079v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevilla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dandoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>