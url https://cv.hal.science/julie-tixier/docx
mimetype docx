--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Tixier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture sensible de l’entrepreneuring des femmes : entre résonance et subjectivité des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.059.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Boufaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://theconversation.com/pourquoi-les-jeunes-femmes-nentreprennent-elles-pas-autant-que-les-jeunes-hommes-180426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les crises amènent des bifurcations au coeur de l’entrepreneuring : une analyse sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3-4), pp.35. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1095582ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’identité par l’entrepreneuriat social : le cas des femmes de quartiers populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.133-161. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.193.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et innovation au cœur d’un territoire: le cas des femmes entrepreneures sociales des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girlz’n the hood - Discovering the determinants of social entrepreneurial intention of women in deprived urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autre côté du périph': devenir entrepreneur sociale à la cité des 4000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273, pp.109 </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CV vidéo : le nouveau visage de la lutte contre les discriminations à l'embauche en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.44-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MA-6-T-VA PAS CRACK-ER L'intention entrepreneurial de 6 femmes dans les quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (11), pp.115-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chronique de la faillite d’un entrepreneur social : pouvait-on l’annoncer ? », n° 255-256 (sept)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand l’innovation sociale est portée par l’entrepreneuriat : la bienveillance au cœur du business model ou le social business en action »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les tensions stratégiques entre le local et l'international: le cas des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (50)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance à l'épreuve des faits : le cas des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/2 (9), pp.119-139. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.009.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité à l’heure de l’évaluation : quel modèle de « cluster à la française » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the evolution of human resources practices imply an information system? For a contextualism of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Resources Development and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (4), pp.414-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie des programmes de recherche : présentation, évaluation et pertinence pour les Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who run the world? What if we reshape entrepreneurship through ecofeminism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNiversity of Agder, Jun 2026, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if Design Fiction changes the Active Coping of Students ? Anlysis of Design Fiction's Effects through Self Efficacy, Social Capital and Risk Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Etienne, Jun 2026, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital Social et Coping actif environnemental : état des lieux à l’issue d’un atelier de Design Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de recherche en gestion des changements comportementaux, Leviers de changement des comportements : dynamiques individuelles et collectives. Focus sur les normes sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nawel FELLAH-DEHIRI; Jean-Marc FERRANDI; Patricia GURVIEZ; Agnès HELME-GUIZON; Marie-Laure MOURRE; Lydiane NABEC, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing entrepreneurship for a more inclusive world: an ecofeminist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who run the world : le paradigme écoféministe pour une visibilisation d’autres modes d’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de l'Entrepreneuriat et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’entreprendre comme chercheuses : histoire d’une co-construction sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Slow Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Apr 2025, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire écoféministe pour un contre - récit de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Georges Doriot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Fribourg, Jun 2025, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Va, vis et deviens … entrepreneuse ! Proposition d’une posture sensible et d’un agenda d’étude de l’entrepreneuring des femmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Le genre de l’entrepreneuriat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Oct 2024, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run to the future: Unpack design fiction through risk perception, social capital and coping strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Milano-Bicocca, Jul 2024, Milano (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crises et le devenir entrepreneuse : une lecture sensible et deleuzienne de l’identité entrepreneuriale en train de se faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Québec (Canada), Université Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuring des femmes dans les quartiers : proposition d’une posture sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop – Regards croisés sur les différentes formes d’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Dec 2024, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels besoins d’accompagnement sur son projet ? Auto régulation et expression en fonction de rôles modèles chez les étudiantes entrepreneures,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Redien-Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème congrès de l’Académie de l’entrepreneuriat et de l’Innovation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamis/t/er le cadre de faire et refaire le genre en entreprenant - les apports de l'analyse longitudinale d’un parcours d’entrepreneure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Entrepreneuriat Innovation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solitude du lanceur d’alerte : de la démarche individuelle à l’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème conférence AIMS Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lanceurs d’alerte, révélateurs des injonctions paradoxales entre discours RSE et pratiques RH »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et si l’Entrepreneuriat Social était une affaire de Business Model ? Réflexions à partir de trois études de cas d’entreprises sociales marocaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Is Social Entrepreneurship a matter of Business Model? Evidence from three Moroccan Social Enterprises »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is social entrepreneurship a matter of business model ? evidence from three moroccan social enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management EURAM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-delà du périph’ : devenir entrepreneure sociale à la Cité des 4000 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Girlz ‘n the hood - Social entrepreneurship of women in the neighborhood - the triple CHALLENGE of women? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau visage de la lutte contre les discriminations à l’embauche : le CV vidéo, un outil de gestion utile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marciset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès de l’AGRH, Universités Paris-1 et Paris-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche inter-organisationnelle des relations filiales – maison-mère au travers de l'étude des pressions : quatre cas de firme multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations filiales - maison-mère au travers d'un système d'information ressources humaines : une illustration du concept de dualité institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIRH entre ambition et pragmatisme : quand l'esprit de la technologie évolue en fonction des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude et de recherche GRH &amp; TIC – du E-management à la E-RH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la stratégie par les middle managers : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les middle-managers de la fonction RH: un rôle doublement stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Torset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l'Association Francophone de Gestion des Ressources Humaines (AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Nantes, France. http://www.reims-ms.fr/agrh/03-publications/01-actes-congres.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00469463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la stratégie par les middle-managers : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Torset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème conférence internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France. http://www.strategie-aims.com/actes02/Fichiers/Torset.tixier.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00469574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et limites des programmes de recherche aux sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation de la gestion des ressources humaines et stratégies organisationnelles au travers d'un outil déterminant : un système d'information RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women Entrepreneurs from Deprived Areas as Generators of Inclusion: A Capabilities Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brasseur Martine; Bartoli Annie; Chabaud Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclusive Territories 2, Volume 2, Role of Institutions and Local Actors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les femmes entrepreneures des quartiers génèrent de l’inclusion sur le territoire : une lecture par les capabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRASSEUR M., BARTOLI A., CHABAUD D., GROUIEZ P., LAMARCHE T. et ROUET G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre l'inclusion sur un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Créer son propre emploi : et si l’entrepreneuriat devenait un mode d’inclusion sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRH, RSE et emplois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.197-215, 2019, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vuib.bonne.2019.01.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies BoP : quelle(s) application(s) en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et pauvreté : être pauvre dans la société de consommation / coordonné par Eva Delacroix et Hélène Gorge. Éditions EMS, 2017. ISBN: 978-2-37687-082-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BoP dans tous ses Etats ? Quelle(s) application(s) en France?&amp;quot; chapitre 10, coordonné par Eva Delacroix (Université Paris Dauphine) et Hélène Gorge (Université Lille Nord de France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marketing et pauvreté : Etre pauvre dans la société de consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le CV vidéo, nouvel outil de lutte contre les discriminations ? », chapitre 1, pp.8-18, dans L’Etat des Entreprises, coord. NOGATCHEWSKY G. & PERRET V., coll. Repères n°628, Editions La Découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marciset Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’Etat des Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CV vidéo, nouvel outil de lutte contre les discriminations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marciset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’état des entreprises 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La prospective des métiers au-delà de la gestion des compétences : vers la création d’une identité au sein d’un pôle de compétitivité », chapitre dans l’ouvrage La gestion des compétences : Les nouveaux territoires, coord. LEROY D, SOPARNOT R. Editeurs : L’Harmattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des compétences : Les nouveaux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations filiales – maison-mère au sein d'une firme multinationale : Le Système d'Information des Ressources Humaines (SIRH) comme outil d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.441-457, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIRH comme révélateur de la contextualisation des pratiques de Gestion des Ressources Humaines au sein de firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RH : Réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.43-56, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des métiers de ressources humaines passe-t-elle par l'implantation d'un Système d'Information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-GRH : révolution ou évolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.293-314, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la gestion des connaissances par intranet : pour une politique RH contextualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-GRH : révolution ou évolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.195-224, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneures des quartiers, elles font bouger les lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des Représentations Entrepreneuriales Liées au Genre chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Boufaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l'Enseignement de la Gestion des Entreprises. 2021, https://www.pepite-france.fr/orelig-2021/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworkers, Makers and Hackers in the city : Reinventing policies, corporate strategies and citizenship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dandoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Group on Collaborative Spaces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Tixier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture sensible de l’entrepreneuring des femmes : entre résonance et subjectivité des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.059.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Boufaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://theconversation.com/pourquoi-les-jeunes-femmes-nentreprennent-elles-pas-autant-que-les-jeunes-hommes-180426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les crises amènent des bifurcations au coeur de l’entrepreneuring : une analyse sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3-4), pp.35. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1095582ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’identité par l’entrepreneuriat social : le cas des femmes de quartiers populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.133-161. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.193.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et innovation au cœur d’un territoire: le cas des femmes entrepreneures sociales des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girlz’n the hood - Discovering the determinants of social entrepreneurial intention of women in deprived urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autre côté du périph': devenir entrepreneur sociale à la cité des 4000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273, pp.109 </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CV vidéo : le nouveau visage de la lutte contre les discriminations à l'embauche en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.44-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MA-6-T-VA PAS CRACK-ER L'intention entrepreneurial de 6 femmes dans les quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (11), pp.115-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand l’innovation sociale est portée par l’entrepreneuriat : la bienveillance au cœur du business model ou le social business en action »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chronique de la faillite d’un entrepreneur social : pouvait-on l’annoncer ? », n° 255-256 (sept)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les tensions stratégiques entre le local et l'international: le cas des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (50)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance à l'épreuve des faits : le cas des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/2 (9), pp.119-139. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.009.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité à l’heure de l’évaluation : quel modèle de « cluster à la française » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Castro Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the evolution of human resources practices imply an information system? For a contextualism of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Resources Development and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (4), pp.414-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie des programmes de recherche : présentation, évaluation et pertinence pour les Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de Recherche CREPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if Design Fiction changes the Active Coping of Students ? Anlysis of Design Fiction's Effects through Self Efficacy, Social Capital and Risk Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Etienne, Jun 2026, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who run the world? What if we reshape entrepreneurship through ecofeminism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNiversity of Agder, Jun 2026, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital Social et Coping actif environnemental : état des lieux à l’issue d’un atelier de Design Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de recherche en gestion des changements comportementaux, Leviers de changement des comportements : dynamiques individuelles et collectives. Focus sur les normes sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nawel FELLAH-DEHIRI; Jean-Marc FERRANDI; Patricia GURVIEZ; Agnès HELME-GUIZON; Marie-Laure MOURRE; Lydiane NABEC, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing entrepreneurship for a more inclusive world: an ecofeminist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’entreprendre comme chercheuses : histoire d’une co-construction sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Slow Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Apr 2025, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who run the world : le paradigme écoféministe pour une visibilisation d’autres modes d’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de l'Entrepreneuriat et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire écoféministe pour un contre - récit de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Georges Doriot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Fribourg, Jun 2025, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crises et le devenir entrepreneuse : une lecture sensible et deleuzienne de l’identité entrepreneuriale en train de se faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Québec (Canada), Université Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run to the future: Unpack design fiction through risk perception, social capital and coping strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Milano-Bicocca, Jul 2024, Milano (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Va, vis et deviens … entrepreneuse ! Proposition d’une posture sensible et d’un agenda d’étude de l’entrepreneuring des femmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Le genre de l’entrepreneuriat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Oct 2024, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuring des femmes dans les quartiers : proposition d’une posture sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop – Regards croisés sur les différentes formes d’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Dec 2024, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels besoins d’accompagnement sur son projet ? Auto régulation et expression en fonction de rôles modèles chez les étudiantes entrepreneures,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Redien-Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Richomme-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème congrès de l’Académie de l’entrepreneuriat et de l’Innovation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamis/t/er le cadre de faire et refaire le genre en entreprenant - les apports de l'analyse longitudinale d’un parcours d’entrepreneure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Entrepreneuriat Innovation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solitude du lanceur d’alerte : de la démarche individuelle à l’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème conférence AIMS Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lanceurs d’alerte, révélateurs des injonctions paradoxales entre discours RSE et pratiques RH »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et si l’Entrepreneuriat Social était une affaire de Business Model ? Réflexions à partir de trois études de cas d’entreprises sociales marocaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Is Social Entrepreneurship a matter of Business Model? Evidence from three Moroccan Social Enterprises »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is social entrepreneurship a matter of business model ? evidence from three moroccan social enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management EURAM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-delà du périph’ : devenir entrepreneure sociale à la Cité des 4000 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Girlz ‘n the hood - Social entrepreneurship of women in the neighborhood - the triple CHALLENGE of women? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau visage de la lutte contre les discriminations à l’embauche : le CV vidéo, un outil de gestion utile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marciset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès de l’AGRH, Universités Paris-1 et Paris-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche inter-organisationnelle des relations filiales – maison-mère au travers de l'étude des pressions : quatre cas de firme multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations filiales - maison-mère au travers d'un système d'information ressources humaines : une illustration du concept de dualité institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIRH entre ambition et pragmatisme : quand l'esprit de la technologie évolue en fonction des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude et de recherche GRH &amp; TIC – du E-management à la E-RH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la stratégie par les middle managers : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les middle-managers de la fonction RH: un rôle doublement stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Torset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l'Association Francophone de Gestion des Ressources Humaines (AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Nantes, France. http://www.reims-ms.fr/agrh/03-publications/01-actes-congres.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00469463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la stratégie par les middle-managers : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Torset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème conférence internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France. http://www.strategie-aims.com/actes02/Fichiers/Torset.tixier.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00469574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et limites des programmes de recherche aux sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation de la gestion des ressources humaines et stratégies organisationnelles au travers d'un outil déterminant : un système d'information RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women Entrepreneurs from Deprived Areas as Generators of Inclusion: A Capabilities Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brasseur Martine; Bartoli Annie; Chabaud Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclusive Territories 2, Volume 2, Role of Institutions and Local Actors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les femmes entrepreneures des quartiers génèrent de l’inclusion sur le territoire : une lecture par les capabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRASSEUR M., BARTOLI A., CHABAUD D., GROUIEZ P., LAMARCHE T. et ROUET G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre l'inclusion sur un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Créer son propre emploi : et si l’entrepreneuriat devenait un mode d’inclusion sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRH, RSE et emplois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.197-215, 2019, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vuib.bonne.2019.01.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies BoP : quelle(s) application(s) en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et pauvreté : être pauvre dans la société de consommation / coordonné par Eva Delacroix et Hélène Gorge. Éditions EMS, 2017. ISBN: 978-2-37687-082-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BoP dans tous ses Etats ? Quelle(s) application(s) en France?&amp;quot; chapitre 10, coordonné par Eva Delacroix (Université Paris Dauphine) et Hélène Gorge (Université Lille Nord de France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Diani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Notais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marketing et pauvreté : Etre pauvre dans la société de consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le CV vidéo, nouvel outil de lutte contre les discriminations ? », chapitre 1, pp.8-18, dans L’Etat des Entreprises, coord. NOGATCHEWSKY G. & PERRET V., coll. Repères n°628, Editions La Découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marciset Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’Etat des Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CV vidéo, nouvel outil de lutte contre les discriminations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marciset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’état des entreprises 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La prospective des métiers au-delà de la gestion des compétences : vers la création d’une identité au sein d’un pôle de compétitivité », chapitre dans l’ouvrage La gestion des compétences : Les nouveaux territoires, coord. LEROY D, SOPARNOT R. Editeurs : L’Harmattan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des compétences : Les nouveaux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations filiales – maison-mère au sein d'une firme multinationale : Le Système d'Information des Ressources Humaines (SIRH) comme outil d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.441-457, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIRH comme révélateur de la contextualisation des pratiques de Gestion des Ressources Humaines au sein de firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RH : Réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.43-56, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des métiers de ressources humaines passe-t-elle par l'implantation d'un Système d'Information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-GRH : révolution ou évolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.293-314, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la gestion des connaissances par intranet : pour une politique RH contextualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-GRH : révolution ou évolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.195-224, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneures des quartiers, elles font bouger les lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des Représentations Entrepreneuriales Liées au Genre chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Boufaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l'Enseignement de la Gestion des Entreprises. 2021, https://www.pepite-france.fr/orelig-2021/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworkers, Makers and Hackers in the city : Reinventing policies, corporate strategies and citizenship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dandoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Group on Collaborative Spaces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="819132A8"/>
+    <w:nsid w:val="9CA8C4DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-tixier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242399v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Notais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0060" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095582ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666569v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Galindo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.009.0119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Br&#251;l&#233;-Gapihan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Diani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marciset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156325v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Torset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.bonne.2019.01.0197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciset Olivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157079v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevilla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dandoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-tixier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242399v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Notais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0060" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095582ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666569v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Galindo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.009.0119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Br&#251;l&#233;-Gapihan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Diani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marciset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156325v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Torset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.bonne.2019.01.0197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciset Olivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157079v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevilla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dandoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>