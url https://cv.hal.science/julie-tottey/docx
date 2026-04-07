--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2577,527 +2577,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a curative treatment to control cryptosporidiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Pézier</w:t>
+                <w:t xml:space="preserve">Impact of physicochemical parameters of child or adult digestive tract on Cryptosporidium parvum infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO worshop « New frontiers in host-parasite-interactions, from cell to organism »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Six-Fours-les-Plages, France. </w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du département INRAE SA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185441v1</w:t>
+                <w:t xml:space="preserve">hal-03808149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of physicochemical parameters of child or adult digestive tract on Cryptosporidium parvum infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Mazal</w:t>
+                <w:t xml:space="preserve">Identification of a curative treatment to control cryptosporidiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Motan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Theresine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du département INRAE SA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
+              <w:t xml:space="preserve">EMBO worshop « New frontiers in host-parasite-interactions, from cell to organism »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Six-Fours-les-Plages, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808149v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’oxaborole AN3661 permet l’élimination de Cryptosporidium en modèle murin via l’inhibition de CPSF3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; can subvert the host immune response through manipulation of CRAMP expression during neonatal infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t>
+              <w:t xml:space="preserve">7. International Giardia and Cryptosporidium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rouen, France. , 243 p., 2019, 7. International Giardia and Cryptosporidium Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734791v1</w:t>
+                <w:t xml:space="preserve">hal-02736795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; can subvert the host immune response through manipulation of CRAMP expression during neonatal infection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Diana</w:t>
+                <w:t xml:space="preserve">L’oxaborole AN3661 permet l’élimination de Cryptosporidium en modèle murin via l’inhibition de CPSF3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Swale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bougdour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Laurent</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Giardia and Cryptosporidium Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rouen, France. , 243 p., 2019, 7. International Giardia and Cryptosporidium Conference</w:t>
+              <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736795v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of the expression of a ﬂuorescent marker in &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; transgenic lines</w:t>
               </w:r>
@@ -3783,51 +3783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="914C0A21"/>
+    <w:nsid w:val="F973115E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4014,51 +4014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-tottey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6500-1117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tottey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalan&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-024-00648-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Swale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bougdour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aax7161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lacombe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Maclean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ovciarikova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M&#252;hleip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14357" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biddau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Major" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Saveria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006836" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufauvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091686" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fontbonne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.04.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7989R4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roudel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00326" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021550" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115873v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Motan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindon W. K. Moodie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Theresine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185441v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wenker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moodie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theresine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saunier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sarce-Faurie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353451v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22427" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-tottey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6500-1117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tottey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalan&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-024-00648-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Swale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bougdour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aax7161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lacombe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Maclean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ovciarikova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M&#252;hleip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14357" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biddau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Major" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Saveria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006836" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufauvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091686" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fontbonne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.04.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7989R4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roudel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00326" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021550" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115873v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Motan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindon W. K. Moodie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Theresine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808149v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wenker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moodie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theresine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734791v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saunier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sarce-Faurie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353451v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22427" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>