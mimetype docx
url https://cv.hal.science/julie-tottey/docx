--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -2577,527 +2577,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of physicochemical parameters of child or adult digestive tract on Cryptosporidium parvum infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Mazal</w:t>
+                <w:t xml:space="preserve">Identification of a curative treatment to control cryptosporidiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Motan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Theresine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du département INRAE SA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
+              <w:t xml:space="preserve">EMBO worshop « New frontiers in host-parasite-interactions, from cell to organism »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Six-Fours-les-Plages, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808149v1</w:t>
+                <w:t xml:space="preserve">hal-04185441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a curative treatment to control cryptosporidiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Pézier</w:t>
+                <w:t xml:space="preserve">Impact of physicochemical parameters of child or adult digestive tract on Cryptosporidium parvum infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO worshop « New frontiers in host-parasite-interactions, from cell to organism »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Six-Fours-les-Plages, France. </w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du département INRAE SA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185441v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; can subvert the host immune response through manipulation of CRAMP expression during neonatal infection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Diana</w:t>
+                <w:t xml:space="preserve">L’oxaborole AN3661 permet l’élimination de Cryptosporidium en modèle murin via l’inhibition de CPSF3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Swale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bougdour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Laurent</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Giardia and Cryptosporidium Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rouen, France. , 243 p., 2019, 7. International Giardia and Cryptosporidium Conference</w:t>
+              <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736795v1</w:t>
+                <w:t xml:space="preserve">hal-02734791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’oxaborole AN3661 permet l’élimination de Cryptosporidium en modèle murin via l’inhibition de CPSF3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; can subvert the host immune response through manipulation of CRAMP expression during neonatal infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t>
+              <w:t xml:space="preserve">7. International Giardia and Cryptosporidium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rouen, France. , 243 p., 2019, 7. International Giardia and Cryptosporidium Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734791v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of the expression of a ﬂuorescent marker in &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; transgenic lines</w:t>
               </w:r>
@@ -3783,51 +3783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F973115E"/>
+    <w:nsid w:val="1852DE7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4014,51 +4014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-tottey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6500-1117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tottey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalan&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-024-00648-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Swale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bougdour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aax7161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lacombe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Maclean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ovciarikova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M&#252;hleip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14357" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biddau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Major" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Saveria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006836" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufauvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091686" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fontbonne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.04.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7989R4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roudel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00326" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021550" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115873v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Motan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindon W. K. Moodie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Theresine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808149v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wenker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moodie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theresine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734791v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saunier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sarce-Faurie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353451v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22427" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-tottey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6500-1117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tottey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalan&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-024-00648-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Swale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bougdour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aax7161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lacombe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Maclean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ovciarikova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M&#252;hleip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14357" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biddau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Major" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Saveria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006836" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufauvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091686" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fontbonne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.04.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7989R4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roudel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00326" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021550" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115873v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Motan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindon W. K. Moodie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Theresine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185441v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wenker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moodie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theresine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saunier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sarce-Faurie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353451v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22427" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>