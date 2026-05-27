--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2577,527 +2577,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a curative treatment to control cryptosporidiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Pézier</w:t>
+                <w:t xml:space="preserve">Impact of physicochemical parameters of child or adult digestive tract on Cryptosporidium parvum infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO worshop « New frontiers in host-parasite-interactions, from cell to organism »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Six-Fours-les-Plages, France. </w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du département INRAE SA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185441v1</w:t>
+                <w:t xml:space="preserve">hal-03808149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of physicochemical parameters of child or adult digestive tract on Cryptosporidium parvum infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Mazal</w:t>
+                <w:t xml:space="preserve">Identification of a curative treatment to control cryptosporidiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Motan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Theresine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du département INRAE SA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
+              <w:t xml:space="preserve">EMBO worshop « New frontiers in host-parasite-interactions, from cell to organism »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Six-Fours-les-Plages, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808149v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’oxaborole AN3661 permet l’élimination de Cryptosporidium en modèle murin via l’inhibition de CPSF3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; can subvert the host immune response through manipulation of CRAMP expression during neonatal infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t>
+              <w:t xml:space="preserve">7. International Giardia and Cryptosporidium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rouen, France. , 243 p., 2019, 7. International Giardia and Cryptosporidium Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734791v1</w:t>
+                <w:t xml:space="preserve">hal-02736795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; can subvert the host immune response through manipulation of CRAMP expression during neonatal infection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Diana</w:t>
+                <w:t xml:space="preserve">L’oxaborole AN3661 permet l’élimination de Cryptosporidium en modèle murin via l’inhibition de CPSF3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Swale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bougdour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gnahoui-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Laurent</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Giardia and Cryptosporidium Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rouen, France. , 243 p., 2019, 7. International Giardia and Cryptosporidium Conference</w:t>
+              <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736795v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of the expression of a ﬂuorescent marker in &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; transgenic lines</w:t>
               </w:r>
@@ -3783,51 +3783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1852DE7D"/>
+    <w:nsid w:val="CF7A8515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4014,51 +4014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-tottey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6500-1117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tottey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalan&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-024-00648-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Swale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bougdour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aax7161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lacombe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Maclean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ovciarikova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M&#252;hleip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14357" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biddau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Major" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Saveria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006836" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufauvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091686" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fontbonne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.04.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7989R4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roudel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00326" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021550" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115873v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Motan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindon W. K. Moodie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Theresine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185441v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wenker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moodie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theresine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saunier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sarce-Faurie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353451v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22427" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-tottey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6500-1117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tottey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalan&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-024-00648-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Swale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bougdour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aax7161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lacombe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Maclean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ovciarikova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M&#252;hleip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14357" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biddau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Major" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Saveria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006836" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufauvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091686" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fontbonne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.04.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7989R4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roudel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00326" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021550" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115873v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Motan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindon W. K. Moodie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Theresine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808149v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wenker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moodie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theresine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734791v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saunier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sarce-Faurie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353451v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22427" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>