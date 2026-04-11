--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of discontinuous diffusion coefficients for the heat equation on a tree-shaped network</w:t>
+                <w:t xml:space="preserve">Carleman-Based Reconstruction Algorithm on a wave Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya de Buhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ade3f9⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, pp.621-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-025-00413-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464931v1</w:t>
+                <w:t xml:space="preserve">hal-04361363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carleman-Based Reconstruction Algorithm on a wave Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Baudouin</w:t>
+                <w:t xml:space="preserve">Determination of discontinuous diffusion coefficients for the heat equation on a tree-shaped network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya de Buhan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37, pp.621-660. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (7), pp.075001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00498-025-00413-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ade3f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361363v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based feedback-control for the stabilization of a class of parabolic systems</w:t>
               </w:r>
@@ -353,51 +353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Aicha Djebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 202 (3), pp.1217-1241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -457,51 +457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahnaz Timimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 177, pp.105547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -535,51 +535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the asymptotic stability of the Korteweg-de Vries equation with time-delayed internal feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -639,51 +639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene A Djebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (2), pp.405-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -730,64 +730,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary controllability of the Korteweg-de Vries equation on a tree-shaped network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Cerpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (3), pp.673-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -821,77 +821,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two approaches for the stabilization of nonlinear KdV equation with boundary time-delay feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64 (4), pp.1403-1414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -938,51 +938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite dimensional approximations for a class of infinite dimensional time optimal control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Ting Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1042,51 +1042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive observer for age-structured population with spatial diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vivalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1150,51 +1150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (6), pp.1731-1761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1254,51 +1254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.92-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1358,51 +1358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Wehbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1443,376 +1443,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of non-homogeneous elastic materials with voids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spectral analysis and stabilization of a chain of serially connected Euler-Bernoulli beams and strings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2011.10.018⟩</w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.785--807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/cpaa.2012.11.785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644065v1</w:t>
+                <w:t xml:space="preserve">hal-00644058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability results for the approximation of weakly coupled wave equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of non-homogeneous elastic materials with voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Wehbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2011.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 387 (2), pp.1061-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2011.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00755739v1</w:t>
+                <w:t xml:space="preserve">hal-00644065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis and stabilization of a chain of serially connected Euler-Bernoulli beams and strings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stability results for the approximation of weakly coupled wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Wehbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (1-2), pp.29-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2011.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/cpaa.2012.11.785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00644058v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential stability of the wave equation with boundary time-varying delay</w:t>
               </w:r>
@@ -1824,51 +1824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Pignotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (3), pp.693-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1902,77 +1902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Carleman estimate on a network for the wave equation and application to an inverse problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (3), p.307-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2019,51 +2019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A remark on the stabilization of the 1-d wave equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 348 (1-2), pp.47-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2122,51 +2122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the observability of abstract time-discrete linear parabolic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Matematica Complutense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (1), pp.163-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2213,51 +2213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi exponential decay of a finite difference space discretization of the 1-d wave equation by pointwise interior stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (3), pp.303-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2316,51 +2316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of second order evolution equations with unbounded feedback with delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (2), pp.420-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2420,51 +2420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (8), pp.5028-5052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2511,51 +2511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STABILITY OF THE HEAT AND OF THE WAVE EQUATIONS WITH BOUNDARY TIME-VARYING DELAYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2602,51 +2602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of the Wave Equation on 1-d Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2738,51 +2738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical approximation of some time optimal control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Ting Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2855,51 +2855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st IEEE Conference on Decision and Control, CDC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2956,77 +2956,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of discontinuous diffusion coefficients for the heat equation on a star-shaped tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3076,51 +3076,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité de quelques problèmes d'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Valenciennes et du Hainaut-Cambrésis, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008VALE0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3179,51 +3179,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle, stabilité et problèmes inverses pour les systèmes à retard et les réseaux : une contribution mathématique et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université de Lorraine, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3410,51 +3410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ade3f9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361363v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00413-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155214v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Aicha Djebour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-024-02496-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819356v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Timimoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105547" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020757v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545562v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene A Djebour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137907v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ting Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1228122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01469488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140166v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.05.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wehbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644065v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.10.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHL3HBQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.12.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FXMLBN0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie R&#233;gnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.785" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pignotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2011.4.693" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2011.1.307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.11.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4P36MK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-009-0014-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-008-9108-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3DT4N66-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2009007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090762105" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2009.2.559" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080733590" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330724" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931176v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03012114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008VALE0032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03008177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00413-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ade3f9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155214v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Aicha Djebour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-024-02496-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819356v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Timimoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105547" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020757v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545562v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene A Djebour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137907v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ting Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1228122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01469488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140166v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.05.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wehbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie R&#233;gnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.785" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.10.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHL3HBQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.12.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FXMLBN0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pignotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2011.4.693" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2011.1.307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.11.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4P36MK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-009-0014-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-008-9108-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3DT4N66-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2009007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090762105" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2009.2.559" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080733590" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330724" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931176v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03012114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008VALE0032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03008177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>