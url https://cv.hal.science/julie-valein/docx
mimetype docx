--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2103,221 +2103,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the observability of abstract time-discrete linear parabolic equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
+                <w:t xml:space="preserve">Quasi exponential decay of a finite difference space discretization of the 1-d wave equation by pointwise interior stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matematica Complutense</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (3), pp.303-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10444-008-9108-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13163-009-0014-y⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599624v1</w:t>
+                <w:t xml:space="preserve">hal-00599626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi exponential decay of a finite difference space discretization of the 1-d wave equation by pointwise interior stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicaise</w:t>
+                <w:t xml:space="preserve">On the observability of abstract time-discrete linear parabolic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10444-008-9108-1⟩</w:t>
+              <w:t xml:space="preserve">Revista Matematica Complutense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (1), pp.163-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13163-009-0014-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599626v1</w:t>
+                <w:t xml:space="preserve">hal-00599624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of second order evolution equations with unbounded feedback with delay</w:t>
               </w:r>
@@ -3410,51 +3410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00413-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ade3f9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155214v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Aicha Djebour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-024-02496-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819356v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Timimoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105547" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020757v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545562v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene A Djebour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137907v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ting Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1228122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01469488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140166v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.05.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wehbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie R&#233;gnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.785" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.10.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHL3HBQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.12.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FXMLBN0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pignotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2011.4.693" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2011.1.307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.11.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4P36MK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-009-0014-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-008-9108-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3DT4N66-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2009007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090762105" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2009.2.559" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080733590" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330724" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931176v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03012114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008VALE0032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03008177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00413-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ade3f9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155214v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Aicha Djebour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-024-02496-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819356v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Timimoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105547" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020757v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545562v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene A Djebour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137907v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ting Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1228122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01469488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140166v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.05.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wehbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie R&#233;gnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.785" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.10.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHL3HBQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.12.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FXMLBN0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pignotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2011.4.693" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2011.1.307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.11.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4P36MK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-008-9108-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3DT4N66-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-009-0014-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2009007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090762105" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2009.2.559" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080733590" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330724" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931176v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03012114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008VALE0032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03008177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>