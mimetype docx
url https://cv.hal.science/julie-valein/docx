--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1560,259 +1560,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of non-homogeneous elastic materials with voids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability results for the approximation of weakly coupled wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Wehbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 387 (2), pp.1061-1087. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (1-2), pp.29-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2011.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2011.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644065v1</w:t>
+                <w:t xml:space="preserve">hal-00755739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability results for the approximation of weakly coupled wave equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of non-homogeneous elastic materials with voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Wehbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 350 (1-2), pp.29-34. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 387 (2), pp.1061-1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2011.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2011.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755739v1</w:t>
+                <w:t xml:space="preserve">hal-00644065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential stability of the wave equation with boundary time-varying delay</w:t>
               </w:r>
@@ -3410,51 +3410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00413-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ade3f9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155214v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Aicha Djebour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-024-02496-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819356v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Timimoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105547" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020757v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545562v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene A Djebour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137907v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ting Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1228122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01469488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140166v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.05.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wehbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie R&#233;gnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.785" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.10.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHL3HBQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.12.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FXMLBN0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pignotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2011.4.693" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2011.1.307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.11.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4P36MK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-008-9108-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3DT4N66-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-009-0014-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2009007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090762105" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2009.2.559" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080733590" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330724" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931176v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03012114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008VALE0032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03008177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00413-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ade3f9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155214v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Aicha Djebour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-024-02496-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819356v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Timimoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105547" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020757v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545562v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene A Djebour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137907v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ting Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1228122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01469488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140166v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.05.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wehbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie R&#233;gnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.785" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.12.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FXMLBN0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.10.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHL3HBQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pignotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2011.4.693" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2011.1.307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.11.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4P36MK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-008-9108-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3DT4N66-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-009-0014-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2009007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090762105" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2009.2.559" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080733590" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330724" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931176v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03012114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008VALE0032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03008177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>